--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="100">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>COMPOTÉE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_161</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Garnitures et légumes collectivité (GRO.GARNITUR)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -79,51 +79,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 04:01</t>
+    <t>15/09/2026 18:21</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -142,132 +142,165 @@
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>EPI-CANNELLE-POW</t>
   </si>
   <si>
     <t>Cannelle en poudre</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>EPI-POIVRE-BLAN</t>
   </si>
   <si>
     <t>Poivre blanc moulu</t>
   </si>
   <si>
+    <t>HER-LAURIER</t>
+  </si>
+  <si>
+    <t>Laurier sauce feuilles</t>
+  </si>
+  <si>
+    <t>Herbes aromatiques séchées</t>
+  </si>
+  <si>
     <t>RNME101406</t>
   </si>
   <si>
     <t>Vinaigre vin rouge 6° bouteille 1,5L</t>
   </si>
   <si>
     <t>Assaisonnements et corps gras</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
+    <t>SUCRE-CASSONADE</t>
+  </si>
+  <si>
+    <t>Sucre cassonade roux</t>
+  </si>
+  <si>
+    <t>Pâtisserie épicerie sucrée</t>
+  </si>
+  <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
-    <t>RNM1260123</t>
-[...2 lines deleted...]
-    <t>CHOU blanc France cat.I</t>
+    <t>RNM0220123</t>
+  </si>
+  <si>
+    <t>CHOU rouge France cat.I</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
+    <t>RNM57234166</t>
+  </si>
+  <si>
+    <t>POMME Reinette grise du Canada France cat.I 136/200g caisse</t>
+  </si>
+  <si>
     <t>RNM4G100918</t>
   </si>
   <si>
     <t>Oignons émincés 4G</t>
   </si>
   <si>
     <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Garnitures et légumes collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ CHOU blanc France cat.I</t>
+    <t xml:space="preserve">    ↳ CHOU rouge France cat.I</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Oignons émincés 4G</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Vinaigre vin rouge 6° bouteille 1,5L</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Vin rouge de cuisson (table)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Cannelle en poudre</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre blanc moulu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ POMME Reinette grise du Canada France cat.I 136/200g caisse</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Laurier sauce feuilles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Sucre cassonade roux</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
     <t>ÉPLUCHER</t>
   </si>
@@ -519,106 +552,106 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>15</v>
       </c>
       <c r="B11" s="4">
-        <v>41.234</v>
+        <v>45.72606</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B12" s="4">
-        <v>0.41234</v>
+        <v>0.4572606</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>17</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B15" s="6">
-        <v>41.234</v>
+        <v>45.72606</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G14"/>
+  <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -760,584 +793,719 @@
         <v>0.02</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F9" t="s">
         <v>38</v>
       </c>
       <c r="G9" s="4">
         <f>E9*14.8</f>
         <v>0.296</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
       </c>
       <c r="C10" t="s">
         <v>43</v>
       </c>
       <c r="D10" s="9">
-        <v>0.5</v>
+        <v>0.004</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.5</v>
+        <v>0.004</v>
       </c>
       <c r="F10" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*1.79</f>
-        <v>0.895</v>
+        <f>E10*9.8</f>
+        <v>0.0392</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" t="s">
         <v>45</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>46</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="9">
-        <v>0.4</v>
+        <v>0.334</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.4</v>
+        <v>0.334</v>
       </c>
       <c r="F11" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*5.2</f>
-        <v>2.08</v>
+        <f>E11*1.79</f>
+        <v>0.59786</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" t="s">
         <v>50</v>
       </c>
       <c r="D12" s="9">
-        <v>20</v>
+        <v>0.25</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>20</v>
+        <v>0.25</v>
       </c>
       <c r="F12" t="s">
         <v>38</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*0.8</f>
-        <v>16</v>
+        <f>E12*2.2</f>
+        <v>0.55</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" t="s">
         <v>53</v>
       </c>
       <c r="D13" s="9">
-        <v>1.4</v>
+        <v>0.4</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>1.4</v>
+        <v>0.4</v>
       </c>
       <c r="F13" t="s">
         <v>38</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*4.32</f>
+        <f>E13*5.2</f>
+        <v>2.08</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C14" t="s">
+        <v>56</v>
+      </c>
+      <c r="D14" s="9">
+        <v>20</v>
+      </c>
+      <c r="E14" s="11">
+        <f>D14*$B$2</f>
+        <v>20</v>
+      </c>
+      <c r="F14" t="s">
+        <v>38</v>
+      </c>
+      <c r="G14" s="4">
+        <f>E14*0.8</f>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C15" t="s">
+        <v>56</v>
+      </c>
+      <c r="D15" s="9">
+        <v>3</v>
+      </c>
+      <c r="E15" s="11">
+        <f>D15*$B$2</f>
+        <v>3</v>
+      </c>
+      <c r="F15" t="s">
+        <v>38</v>
+      </c>
+      <c r="G15" s="4">
+        <f>E15*1.4</f>
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C16" t="s">
+        <v>61</v>
+      </c>
+      <c r="D16" s="9">
+        <v>1.4</v>
+      </c>
+      <c r="E16" s="11">
+        <f>D16*$B$2</f>
+        <v>1.4</v>
+      </c>
+      <c r="F16" t="s">
+        <v>38</v>
+      </c>
+      <c r="G16" s="4">
+        <f>E16*4.32</f>
         <v>6.048</v>
       </c>
     </row>
-    <row r="14">
-[...9 lines deleted...]
-        <f>SUM(G7:G13)</f>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17" t="s" s="3">
+        <v>62</v>
+      </c>
+      <c r="G17" s="12">
+        <f>SUM(G7:G16)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F9"/>
+  <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="C3" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="D3" s="11">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>38</v>
       </c>
       <c r="F3" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="C4" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="D4" s="11">
         <v>1.4</v>
       </c>
       <c r="E4" t="s">
         <v>38</v>
       </c>
       <c r="F4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="C5" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="D5" s="11">
         <v>0.4</v>
       </c>
       <c r="E5" t="s">
         <v>38</v>
       </c>
       <c r="F5" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="C6" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="D6" s="11">
-        <v>0.5</v>
+        <v>0.334</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="F6" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="C7" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="D7" s="11">
         <v>6</v>
       </c>
       <c r="E7" t="s">
         <v>34</v>
       </c>
       <c r="F7" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="C8" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="D8" s="11">
         <v>0.03</v>
       </c>
       <c r="E8" t="s">
         <v>38</v>
       </c>
       <c r="F8" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="C9" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="D9" s="11">
         <v>0.02</v>
       </c>
       <c r="E9" t="s">
         <v>38</v>
       </c>
       <c r="F9" t="s">
         <v>37</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>1</v>
+      </c>
+      <c r="B10" t="s">
+        <v>77</v>
+      </c>
+      <c r="C10" t="s">
+        <v>70</v>
+      </c>
+      <c r="D10" s="11">
+        <v>3</v>
+      </c>
+      <c r="E10" t="s">
+        <v>38</v>
+      </c>
+      <c r="F10" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C11" t="s">
+        <v>70</v>
+      </c>
+      <c r="D11" s="11">
+        <v>0.004</v>
+      </c>
+      <c r="E11" t="s">
+        <v>38</v>
+      </c>
+      <c r="F11" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>79</v>
+      </c>
+      <c r="C12" t="s">
+        <v>70</v>
+      </c>
+      <c r="D12" s="11">
+        <v>0.25</v>
+      </c>
+      <c r="E12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F12" t="s">
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>74</v>
+        <v>85</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel. - Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Préparations préliminaires - Éplucher les choux.Retirer les grosses feuilles et éliminer les côtes. - Laver et désinfecter les choux suivant la procédure. - Éplucher,évider,laver et désinfecter les pommes suivant la procédure. - Émincer finement les choux au coupe-légumes.Réserver dans 5 bacs GN 1/1 H 100 perforés en attente de cuisson. - Tailler les pommes en cubes de 10x10.Réserver en bac GN.</t>
         </is>
       </c>
       <c r="E3" t="s" s="13"/>
       <c r="F3" t="s">
-        <v>77</v>
+        <v>88</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Blanchir les choux - Préchauffer le four sur la position vapeur. - Étager les 5 bacs perforés contenant les choux rouges émincés sur l’échelle de cuisson.Blanchir les choux pendant 10 minutes. - Laisser s’égoutter les choux dans le four.</t>
         </is>
       </c>
       <c r="E4" t="s" s="13"/>
       <c r="F4" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>80</v>
+        <v>91</v>
       </c>
       <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Compoter les choux - Dans la sauteuse,faire fondre les oignons émincés dans le beurre. - Ajouter les choux blanchis,les pommes en cubes et le vinaigre de vin. - Faire suer quelques instants à couvert. - Mouiller avec le vin.Ajouter les épices et condiments.Remuer tous les éléments. - Porter à ébullition,puis compoter à feu doux. - Laisser cuire à couvert environ 2 h 30.Remuer avec une spatule de temps en temps.Ajouter un peu de liquide en cours de cuisson si cela est nécessaire.Vérifier la cuisson.Les choux doivent être fondants au terme de leur cuisson. - Respecter la procédure de fin de cuisson. - Réserver dans 5 bacs GN 1/1 H 65 de service en armoire chaude et maintenir à +63°C en attente de consommation.</t>
         </is>
       </c>
       <c r="E5" t="s" s="13"/>
       <c r="F5" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="inlineStr" s="13">
         <is>
           <t>Suggestions - La compotée se sert en garniture avec un autre légume ou bien seule. - Dans les Flandres la compotée de choux rouges se sert en accompagnement des gibiers,des viandes rouges et des volailles.</t>
         </is>
       </c>
       <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D11"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="14">
         <f>"GRO_CDC_161 · GRO.GARNITUR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_161 · GRO.GARNITUR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="15">
-        <v>83</v>
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="16">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="B5" t="str" s="13">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel. - Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="16">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="B6" t="str" s="13">
         <f>"[ÉPLUCHER] "&amp;Procedure!D3</f>
         <v>[ÉPLUCHER] Préparations préliminaires - Éplucher les choux.Retirer les grosses feuilles et éliminer les côtes. - Laver et désinfecter les choux suivant la procédure. - Éplucher,évider,laver et désinfecter les pommes suivant la procédure. - Émincer finement les choux au coupe-légumes.Réserver dans 5 bacs GN 1/1 H 100 perforés en attente de cuisson. - Tailler les pommes en cubes de 10x10.Réserver en bac GN.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="16">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="B7" t="str" s="13">
         <f>"[BLANCHIR] "&amp;Procedure!D4</f>
         <v>[BLANCHIR] Blanchir les choux - Préchauffer le four sur la position vapeur. - Étager les 5 bacs perforés contenant les choux rouges émincés sur l’échelle de cuisson.Blanchir les choux pendant 10 minutes. - Laisser s’égoutter les choux dans le four.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="16">
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="B8" t="str" s="13">
         <f>"[SAUTER] "&amp;Procedure!D5</f>
         <v>[SAUTER] Compoter les choux - Dans la sauteuse,faire fondre les oignons émincés dans le beurre. - Ajouter les choux blanchis,les pommes en cubes et le vinaigre de vin. - Faire suer quelques instants à couvert. - Mouiller avec le vin.Ajouter les épices et condiments.Remuer tous les éléments. - Porter à ébullition,puis compoter à feu doux. - Laisser cuire à couvert environ 2 h 30.Remuer avec une spatule de temps en temps.Ajouter un peu de liquide en cours de cuisson si cela est nécessaire.Vérifier la cuisson.Les choux doivent être fondants au terme de leur cuisson. - Respecter la procédure de fin de cuisson. - Réserver dans 5 bacs GN 1/1 H 65 de service en armoire chaude et maintenir à +63°C en attente de consommation.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="16">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="B9" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Suggestions - La compotée se sert en garniture avec un autre légume ou bien seule. - Dans les Flandres la compotée de choux rouges se sert en accompagnement des gibiers,des viandes rouges et des volailles.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="17">
         <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="9">