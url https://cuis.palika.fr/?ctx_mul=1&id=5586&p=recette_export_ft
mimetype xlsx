--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -15,51 +15,51 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
@@ -77,71 +77,71 @@
   <si>
     <t>HUI-TOURNESOL</t>
   </si>
   <si>
     <t>Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>RNM57226340</t>
-[...10 lines deleted...]
-  <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
+    <t>RNMS00811</t>
+  </si>
+  <si>
+    <t>Persil haché IQF</t>
+  </si>
+  <si>
+    <t>PDT-RONDELLE-SUR</t>
+  </si>
+  <si>
+    <t>Pommes de terre rondelles precuites surgelees</t>
+  </si>
+  <si>
     <t>RNMS00440</t>
   </si>
   <si>
     <t>Filets de morue dessalée</t>
   </si>
   <si>
     <t>Poissons et fruits de mer surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
@@ -185,57 +185,60 @@
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Filets de morue dessalée</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PERSIL frisé U.E. botte</t>
+    <t xml:space="preserve">    ↳ Persil haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Pommes de terre rondelles precuites surgelees</t>
   </si>
   <si>
     <t>Fiche technique — EFFEUILLADE DE MORUE</t>
   </si>
   <si>
     <t>EFFEUILLADE DE MORUE  GRO_CDC_159</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
@@ -369,51 +372,51 @@
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G12"/>
+  <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -530,125 +533,150 @@
         <v>1.5</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
         <v>1.5</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="8">
         <f>E8*5.2</f>
         <v>7.8</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="4">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="F9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G9" s="8">
-        <f>E9*4.5</f>
-        <v>2.25</v>
+        <f>E9*9.26</f>
+        <v>3.704</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" t="s">
         <v>24</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D10" s="4">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="8">
-        <f>E10*9.26</f>
-        <v>3.704</v>
+        <f>E10*7.07</f>
+        <v>3.535</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B11" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D11" s="4">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="8">
-        <f>E11*19.92</f>
+        <f>E11*2.6</f>
+        <v>65</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" s="4">
+        <v>14</v>
+      </c>
+      <c r="E12" s="6">
+        <f>D12*$B$2</f>
+        <v>14</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" s="8">
+        <f>E12*19.92</f>
         <v>278.88</v>
       </c>
     </row>
-    <row r="12">
-[...5 lines deleted...]
-      <c r="F12" t="s" s="9">
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13" t="s" s="9">
         <v>30</v>
       </c>
-      <c r="G12" s="10">
-        <f>SUM(G7:G11)</f>
+      <c r="G13" s="10">
+        <f>SUM(G7:G12)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
@@ -788,51 +816,51 @@
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="inlineStr" s="11">
         <is>
           <t>Suggestions et conseils - Éviter la surcharge dans la sauteuse à chaque opération de cuisson,afin de garder une bonne tenue aux pommes de terre et à l’effeuillade de morue. - Il est conseillé de fournir le service en flux tendu pour garder un bel aspect à la préparation.</t>
         </is>
       </c>
       <c r="E8" t="s" s="11"/>
       <c r="F8"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E7"/>
+  <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
         <v>48</v>
       </c>
       <c r="B1" t="s" s="7">
         <v>49</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>50</v>
       </c>
       <c r="D1" t="s" s="7">
@@ -928,180 +956,198 @@
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>58</v>
       </c>
       <c r="C7" t="s">
         <v>54</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*1.5</f>
         <v>1.5</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
     </row>
+    <row r="8">
+      <c r="A8">
+        <v>1</v>
+      </c>
+      <c r="B8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C8" t="s">
+        <v>54</v>
+      </c>
+      <c r="D8" s="6">
+        <f>'Besoins'!$B$2*25</f>
+        <v>25</v>
+      </c>
+      <c r="E8" t="s">
+        <v>19</v>
+      </c>
+    </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D13"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="12">
         <f>"GRO_CDC_159 · GRO.POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_159 · GRO.POISSONS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="13">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="14">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B5" t="str" s="11">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="14">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B6" t="str" s="11">
         <f>"[TREMPER] "&amp;Procedure!D3</f>
         <v>[TREMPER] Préparations préliminaires - Laisser tremper dans de l’eau et laver les filets de morue.Egoutter et réserver les filets. - Parer les filets de morue. Réserver au froid en attente d’utilisation dans 1 bac GN2/1 H 150 en polycabonate. - Laver,désinfecter le persil suivant la procédure.Au cutter,hacher le persil.Réserver au froid le persil haché. - Déconditionner l’ail haché surgelé. - Dans une calotte,confectionner la persillade en mélangeant l’ail et le persil haché.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="14">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B7" t="str" s="11">
         <f>"[CUIRE] "&amp;Procedure!D4</f>
         <v>[CUIRE] Cuire les filets de morue - Préchauffer le four sur la position vapeur. - Déposer les filets de morue dans 6 bacs GN 1/1 H 25 perforés. - Cuire au four à la vapeur durant 10 minutes environ. - Refroidir les filets de morue suivant la procédure.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="14">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B8" t="str" s="11">
         <f>"[PRÉPARER] "&amp;Procedure!D5</f>
         <v>[PRÉPARER] Préparer l’effeuillade - Effeuiller grossièrement les filets de morue.Réserver au froid en attente d’utilisation, dans 3 bacs GN 1/1 H 45 filmés,pour éviter le dessèchement du poisson.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="14">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B9" t="str" s="11">
         <f>"[MARQUER] "&amp;Procedure!D6</f>
         <v>[MARQUER] Marquer la cuisson de l’effeuillade - Dans la sauteuse,dans un mélange beurre et huile,faire sauter vivement le tiers du poids des pommes de terre. - En fin de cuisson des pommes de terre,ajouter le tiers du poids des filets de morue effeuillés. - Sauter l’ensemble quelques instants.Saler et poivrer. - Ajouter une partie de la persillade. - Rectifier l’assaisonnement. - Respecter la procédure de fin de cuisson. - Réserver la préparation dans des bacs GN 1/1 H 45 de service.Couvrir. - Stocker en armoire chaude et maintenir à une température de + 63 °C en attente de consommation. - Renouveler l’opération jusqu’à complète utilisation des denrées.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="14">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B10" t="str" s="11">
         <f>"[DRESSER] "&amp;Procedure!D7</f>
         <v>[DRESSER] Dresser et servir - Dresser l’effeuillade à l’assiette.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="14">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B11" t="str" s="11">
         <f>Procedure!D8</f>
         <v>Suggestions et conseils - Éviter la surcharge dans la sauteuse à chaque opération de cuisson,afin de garder une bonne tenue aux pommes de terre et à l’effeuillade de morue. - Il est conseillé de fournir le service en flux tendu pour garder un bel aspect à la préparation.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="15">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="11">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A13:D13"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">