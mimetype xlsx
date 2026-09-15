--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -600,62 +600,62 @@
         <v>0.5</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" s="8">
         <f>E9*5.8</f>
         <v>2.9</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="4">
-        <v>2</v>
+        <v>0.4</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>2</v>
+        <v>0.4</v>
       </c>
       <c r="F10" t="s">
         <v>3</v>
       </c>
       <c r="G10" s="8">
         <f>E10*7.08</f>
-        <v>14.16</v>
+        <v>2.832</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="4">
         <v>0.3</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>0.3</v>
       </c>
       <c r="F11" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="8">
         <f>E11*5.2</f>
         <v>1.56</v>
@@ -1080,55 +1080,55 @@
       <c r="B6" t="s">
         <v>67</v>
       </c>
       <c r="C6" t="s">
         <v>64</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>68</v>
       </c>
       <c r="C7" t="s">
         <v>64</v>
       </c>
       <c r="D7" s="6">
-        <f>'Besoins'!$B$2*2</f>
-        <v>2</v>
+        <f>'Besoins'!$B$2*0.4</f>
+        <v>0.4</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>69</v>
       </c>
       <c r="C8" t="s">
         <v>64</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*50</f>
         <v>50</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">