--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="108">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>SAUCISSON CHAUD</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_155</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Plats complets collectivité (GRO.COMPLETS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -82,51 +82,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 03:59</t>
+    <t>15/09/2026 16:12</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -172,50 +172,56 @@
   <si>
     <t>HUI-TOURNESOL</t>
   </si>
   <si>
     <t>Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>RNM0020160</t>
   </si>
   <si>
     <t>CERFEUIL France botte</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
+    <t>RNM1920160</t>
+  </si>
+  <si>
+    <t>CIBOULETTE France botte</t>
+  </si>
+  <si>
     <t>00POT_MP023</t>
   </si>
   <si>
     <t>Persil plat</t>
   </si>
   <si>
     <t>RNM26560123</t>
   </si>
   <si>
     <t>POMME DE TERRE basique div.var.cons France lavée cat.I 40-70mm sac 10kg</t>
   </si>
   <si>
     <t>RNM4G100920</t>
   </si>
   <si>
     <t>Échalotes émincées 4G</t>
   </si>
   <si>
     <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
@@ -251,50 +257,53 @@
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ POMME DE TERRE basique div.var.cons France lavée cat.I 40-70mm sac 10kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Vinaigre vin rouge 6° bouteille 1,5L</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Échalotes émincées 4G</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CERFEUIL France botte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Persil plat</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ CIBOULETTE France botte</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
     <t>LAVER</t>
   </si>
@@ -565,106 +574,106 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>141.9055</v>
+        <v>150.0105</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>1.419055</v>
+        <v>1.500105</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>141.9055</v>
+        <v>150.0105</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G16"/>
+  <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -781,62 +790,62 @@
         <v>0.012</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>0.012</v>
       </c>
       <c r="F8" t="s">
         <v>35</v>
       </c>
       <c r="G8" s="4">
         <f>E8*12.5</f>
         <v>0.15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>1.5</v>
+        <v>1</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>1.5</v>
+        <v>1</v>
       </c>
       <c r="F9" t="s">
         <v>42</v>
       </c>
       <c r="G9" s="4">
         <f>E9*1.79</f>
-        <v>2.685</v>
+        <v>1.79</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" t="s">
         <v>45</v>
       </c>
       <c r="D10" s="9">
         <v>4</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>4</v>
       </c>
       <c r="F10" t="s">
         <v>46</v>
       </c>
       <c r="G10" s="4">
         <f>E10*1.05</f>
         <v>4.2</v>
@@ -856,715 +865,760 @@
         <v>1</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>1</v>
       </c>
       <c r="F11" t="s">
         <v>50</v>
       </c>
       <c r="G11" s="4">
         <f>E11*6</f>
         <v>6</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" t="s">
         <v>49</v>
       </c>
       <c r="D12" s="9">
-        <v>0.3</v>
+        <v>2</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.3</v>
+        <v>2</v>
       </c>
       <c r="F12" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*6</f>
-        <v>1.8</v>
+        <f>E12*4.5</f>
+        <v>9</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13" t="s">
         <v>49</v>
       </c>
       <c r="D13" s="9">
-        <v>40</v>
+        <v>0.3</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>40</v>
+        <v>0.3</v>
       </c>
       <c r="F13" t="s">
         <v>35</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*0.35</f>
-        <v>14</v>
+        <f>E13*6</f>
+        <v>1.8</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="D14" s="9">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*8.34</f>
-        <v>8.34</v>
+        <f>E14*0.35</f>
+        <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" t="s">
         <v>58</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>59</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="9">
-        <v>0.03</v>
+        <v>1</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.03</v>
+        <v>1</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*0.35</f>
+        <f>E15*8.34</f>
+        <v>8.34</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" t="s">
+        <v>61</v>
+      </c>
+      <c r="C16" t="s">
+        <v>62</v>
+      </c>
+      <c r="D16" s="9">
+        <v>0.03</v>
+      </c>
+      <c r="E16" s="11">
+        <f>D16*$B$2</f>
+        <v>0.03</v>
+      </c>
+      <c r="F16" t="s">
+        <v>35</v>
+      </c>
+      <c r="G16" s="4">
+        <f>E16*0.35</f>
         <v>0.0105</v>
       </c>
     </row>
-    <row r="16">
-[...9 lines deleted...]
-        <f>SUM(G7:G15)</f>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17" t="s" s="3">
+        <v>63</v>
+      </c>
+      <c r="G17" s="12">
+        <f>SUM(G7:G16)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F11"/>
+  <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D3" s="11">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>35</v>
       </c>
       <c r="F3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D4" s="11">
         <v>40</v>
       </c>
       <c r="E4" t="s">
         <v>35</v>
       </c>
       <c r="F4" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
+        <v>73</v>
+      </c>
+      <c r="C5" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D5" s="11">
         <v>4</v>
       </c>
       <c r="E5" t="s">
         <v>46</v>
       </c>
       <c r="F5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D6" s="11">
-        <v>1.5</v>
+        <v>1</v>
       </c>
       <c r="E6" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C7" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D7" s="11">
         <v>1</v>
       </c>
       <c r="E7" t="s">
         <v>35</v>
       </c>
       <c r="F7" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C8" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D8" s="11">
         <v>1</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="F8" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C9" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D9" s="11">
         <v>0.3</v>
       </c>
       <c r="E9" t="s">
         <v>35</v>
       </c>
       <c r="F9" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C10" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D10" s="11">
         <v>0.03</v>
       </c>
       <c r="E10" t="s">
         <v>35</v>
       </c>
       <c r="F10" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C11" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D11" s="11">
         <v>0.012</v>
       </c>
       <c r="E11" t="s">
         <v>35</v>
       </c>
       <c r="F11" t="s">
         <v>38</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>80</v>
+      </c>
+      <c r="C12" t="s">
+        <v>71</v>
+      </c>
+      <c r="D12" s="11">
+        <v>2</v>
+      </c>
+      <c r="E12" t="s">
+        <v>50</v>
+      </c>
+      <c r="F12" t="s">
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>83</v>
+        <v>86</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Préparations préliminaires - Pour les pommes de terre fraîches : laver les pommes de terre.Réserver. - Désouvider les saucissons suivant la procédure.Réserver au froid en attente d’utilisation. - Laver et désinfecter les fines herbes suivant la procédure. - Au cutter,hacher le persil plat.Réserver au froid dans une petite calotte filmée. - Ciseler la ciboulette et le cerfeuil.Réserver au froid dans une petite calotte filmée.</t>
         </is>
       </c>
       <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Cuire les saucissons - Préchauffer le four sur la position vapeur. - Ranger les saucissons dans 4 bacs GN 1/1 H 65 perforés. - Étager les saucissons sur l’échelle de four.Piquer la sonde de cuisson au cœur d’un saucisson. - Enfourner et cuire les saucissons pendant 30 minutes environ.Atteindre la température de + 85 °C au terme de la cuisson. - Retirer la peau des saucissons quand ils sont encore chauds. - Réserver en armoire chaude,les saucissons dans 2 bacs GN 1/1 H 100 en attente de finition.Filmer pour éviter qu’ils ne se dessèchent en surface.</t>
         </is>
       </c>
       <c r="E4" t="s" s="13"/>
       <c r="F4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Trancher les saucissons - Retirer la peau des saucissons. - Trancher les saucissons en tranches d’une épaisseur de 5 mm. - Ranger et faire se chevaucher les rondelles de saucisson dans 4 bacs GN 1/1 H 45. - Filmer les bacs et les maintenir au chaud à + 63 °C en attente de consommation.</t>
         </is>
       </c>
       <c r="E5" t="s" s="13"/>
       <c r="F5" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D6" t="inlineStr" s="13">
         <is>
           <t>Cuire les pommes de terre - Pour les pommes de terre fraîches : - Mettre les pommes de terre dans 6 bacs GN 1/1 H 100 perforés.Étager les bacs sur l’échelle de four. - Cuire les pommes de terre à la vapeur pendant 30 / 35 minutes environ.Vérifier la cuisson par sondage,avec la pointe d’un couteau. - Avec le jet du four,rafraîchir les pommes de terre et laissez-les s’égoutter dans le four. - Pour les pommes de terre sous vide,les désouvider suivant la procédure. - Mettre les pommes de terre dans 4 bacs GN 1/1 H 100 perforés.Passer les bacs au four vapeur pendant 6 minutes environ.Filmer et réserver au chaud en attente d’utilisation.</t>
         </is>
       </c>
       <c r="E6" t="s" s="13"/>
       <c r="F6" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D7" t="inlineStr" s="13">
         <is>
           <t>Émincer les pommes de terre - Peler les pommes de terre.Couper les pommes de terre en rondelles de 4 à 5 mm d’épaisseur et les réserver dans 6 bacs GN 1/1 H 100.Filmer les bacs de pommes de terre.Maintenir les pommes de terre au chaud.</t>
         </is>
       </c>
       <c r="E7" t="s" s="13"/>
       <c r="F7" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D8" t="inlineStr" s="13">
         <is>
           <t>Confectionner la vinaigrette - Dans une calotte,faire dissoudre le sel fin dans le vinaigre.Ajouter le poivre et les s échalotes ciselées.Mélanger. - Adjoindre l’huile.Mélanger les éléments au fouet. - Ajouter à la sauce vinaigrette,la ciboulette et le cerfeuil ciselés.Mélanger. - Verser et assaisonner les pommes de terre.Maintenir les pommes de terre au chaud. NB : la vinaigrette peut se décliner de plusieurs façons,en y ajoutant,de la moutarde,de l’œuf dur mouliné,des rondelles de cornichon,etc.</t>
         </is>
       </c>
       <c r="E8" t="s" s="13"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>2</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="D9" t="inlineStr" s="13">
         <is>
           <t>Dresser et servir - Déposer 5 à 6 rondelles de saucisson par assiette.Garnir avec les pommes de terre. - Éventuellement,saucer légèrement.Persiller au départ de l’assiette.</t>
         </is>
       </c>
       <c r="E9" t="s" s="13"/>
       <c r="F9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D14"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="14">
         <f>"GRO_CDC_155 · GRO.COMPLETS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_155 · GRO.COMPLETS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="15">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="16">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B5" t="str" s="13">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="16">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B6" t="str" s="13">
         <f>"[LAVER] "&amp;Procedure!D3</f>
         <v>[LAVER] Préparations préliminaires - Pour les pommes de terre fraîches : laver les pommes de terre.Réserver. - Désouvider les saucissons suivant la procédure.Réserver au froid en attente d’utilisation. - Laver et désinfecter les fines herbes suivant la procédure. - Au cutter,hacher le persil plat.Réserver au froid dans une petite calotte filmée. - Ciseler la ciboulette et le cerfeuil.Réserver au froid dans une petite calotte filmée.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="16">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B7" t="str" s="13">
         <f>"[CUIRE] "&amp;Procedure!D4</f>
         <v>[CUIRE] Cuire les saucissons - Préchauffer le four sur la position vapeur. - Ranger les saucissons dans 4 bacs GN 1/1 H 65 perforés. - Étager les saucissons sur l’échelle de four.Piquer la sonde de cuisson au cœur d’un saucisson. - Enfourner et cuire les saucissons pendant 30 minutes environ.Atteindre la température de + 85 °C au terme de la cuisson. - Retirer la peau des saucissons quand ils sont encore chauds. - Réserver en armoire chaude,les saucissons dans 2 bacs GN 1/1 H 100 en attente de finition.Filmer pour éviter qu’ils ne se dessèchent en surface.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="16">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B8" t="str" s="13">
         <f>"[COUPER] "&amp;Procedure!D5</f>
         <v>[COUPER] Trancher les saucissons - Retirer la peau des saucissons. - Trancher les saucissons en tranches d’une épaisseur de 5 mm. - Ranger et faire se chevaucher les rondelles de saucisson dans 4 bacs GN 1/1 H 45. - Filmer les bacs et les maintenir au chaud à + 63 °C en attente de consommation.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="16">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B9" t="str" s="13">
         <f>"[CUIRE] "&amp;Procedure!D6</f>
         <v>[CUIRE] Cuire les pommes de terre - Pour les pommes de terre fraîches : - Mettre les pommes de terre dans 6 bacs GN 1/1 H 100 perforés.Étager les bacs sur l’échelle de four. - Cuire les pommes de terre à la vapeur pendant 30 / 35 minutes environ.Vérifier la cuisson par sondage,avec la pointe d’un couteau. - Avec le jet du four,rafraîchir les pommes de terre et laissez-les s’égoutter dans le four. - Pour les pommes de terre sous vide,les désouvider suivant la procédure. - Mettre les pommes de terre dans 4 bacs GN 1/1 H 100 perforés.Passer les bacs au four vapeur pendant 6 minutes environ.Filmer et réserver au chaud en attente d’utilisation.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="16">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B10" t="str" s="13">
         <f>"[ÉMINCER] "&amp;Procedure!D7</f>
         <v>[ÉMINCER] Émincer les pommes de terre - Peler les pommes de terre.Couper les pommes de terre en rondelles de 4 à 5 mm d’épaisseur et les réserver dans 6 bacs GN 1/1 H 100.Filmer les bacs de pommes de terre.Maintenir les pommes de terre au chaud.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="16">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B11" t="str" s="13">
         <f>"[DISSOUDRE] "&amp;Procedure!D8</f>
         <v>[DISSOUDRE] Confectionner la vinaigrette - Dans une calotte,faire dissoudre le sel fin dans le vinaigre.Ajouter le poivre et les s échalotes ciselées.Mélanger. - Adjoindre l’huile.Mélanger les éléments au fouet. - Ajouter à la sauce vinaigrette,la ciboulette et le cerfeuil ciselés.Mélanger. - Verser et assaisonner les pommes de terre.Maintenir les pommes de terre au chaud. NB : la vinaigrette peut se décliner de plusieurs façons,en y ajoutant,de la moutarde,de l’œuf dur mouliné,des rondelles de cornichon,etc.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="16">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B12" t="str" s="13">
         <f>"[DRESSER] "&amp;Procedure!D9</f>
         <v>[DRESSER] Dresser et servir - Déposer 5 à 6 rondelles de saucisson par assiette.Garnir avec les pommes de terre. - Éventuellement,saucer légèrement.Persiller au départ de l’assiette.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="17">
         <v>22</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="12">