--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -53,80 +53,80 @@
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
+    <t>00001896</t>
+  </si>
+  <si>
+    <t>fumet crustacés</t>
+  </si>
+  <si>
+    <t>Condiments et sauces</t>
+  </si>
+  <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>FAR-T55</t>
   </si>
   <si>
     <t>Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
-    <t>FOND-POISS-CONC</t>
-[...7 lines deleted...]
-  <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>CRE-FRAICHE-LI</t>
   </si>
   <si>
     <t>Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>LAIT-ENT-UHT</t>
   </si>
   <si>
     <t>Lait entier UHT 3,5% MG brique 1L</t>
@@ -140,54 +140,54 @@
   <si>
     <t>Tagliatelles sèches nid</t>
   </si>
   <si>
     <t>Pâtes sèches</t>
   </si>
   <si>
     <t>RNM0490505</t>
   </si>
   <si>
     <t>SAUMON fumé (filet) tranché-reconstitué aquaculture 1-2kg sous-vide Norvège</t>
   </si>
   <si>
     <t>Poissons transformés</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
-    <t>RNMS00467</t>
-[...2 lines deleted...]
-    <t>Filet de poisson blanc meunière</t>
+    <t>RNMS00439</t>
+  </si>
+  <si>
+    <t>Filets de saumon salmo salar</t>
   </si>
   <si>
     <t>Poissons et fruits de mer surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
@@ -233,60 +233,60 @@
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Tagliatelles sèches nid</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ SAUMON fumé (filet) tranché-reconstitué aquaculture 1-2kg sous-vide Norvège</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Filet de poisson blanc meunière</t>
+    <t xml:space="preserve">    ↳ Filets de saumon salmo salar</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Lait entier UHT 3,5% MG brique 1L</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Fumet de poisson concentré</t>
+    <t xml:space="preserve">    ↳ fumet crustacés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>Fiche technique — TAGLIATELLES AU SAUMON</t>
   </si>
   <si>
     <t>TAGLIATELLES AU SAUMON  GRO_CDC_147</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
@@ -397,59 +397,62 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E3B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
@@ -539,309 +542,309 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="7">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="7">
         <v>6</v>
       </c>
       <c r="C6" t="s" s="7">
         <v>7</v>
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s">
+      <c r="A7" t="s" s="8">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>0.008</v>
+        <v>0.15</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>0.008</v>
+        <v>0.15</v>
       </c>
       <c r="F7" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>0.1</v>
+        <v>3</v>
+      </c>
+      <c r="G7" s="9">
+        <f>E7*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" t="s">
         <v>16</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>17</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="4">
-        <v>0.5</v>
+        <v>0.008</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.5</v>
+        <v>0.008</v>
       </c>
       <c r="F8" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>0.28</v>
+        <v>18</v>
+      </c>
+      <c r="G8" s="9">
+        <f>E8*12.5</f>
+        <v>0.1</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="4">
-        <v>0.15</v>
+        <v>0.5</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.15</v>
+        <v>0.5</v>
       </c>
       <c r="F9" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>4.5</v>
+        <v>18</v>
+      </c>
+      <c r="G9" s="9">
+        <f>E9*0.56</f>
+        <v>0.28</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="4">
         <v>0.5</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F10" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="G10" s="8">
+        <v>18</v>
+      </c>
+      <c r="G10" s="9">
         <f>E10*5.2</f>
         <v>2.6</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="4">
         <v>5</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>5</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
-      <c r="G11" s="8">
+      <c r="G11" s="9">
         <f>E11*2.2</f>
         <v>11</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="4">
         <v>5</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>5</v>
       </c>
       <c r="F12" t="s">
         <v>28</v>
       </c>
-      <c r="G12" s="8">
+      <c r="G12" s="9">
         <f>E12*1.05</f>
         <v>5.25</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="4">
         <v>8</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
         <v>8</v>
       </c>
       <c r="F13" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="G13" s="8">
+        <v>18</v>
+      </c>
+      <c r="G13" s="9">
         <f>E13*1.5</f>
         <v>12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14" t="s">
         <v>36</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="4">
         <v>2</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
         <v>2</v>
       </c>
       <c r="F14" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="G14" s="8">
+        <v>18</v>
+      </c>
+      <c r="G14" s="9">
         <f>E14*33</f>
         <v>66</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15" t="s">
         <v>39</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="4">
         <v>0.06</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
         <v>0.06</v>
       </c>
       <c r="F15" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="G15" s="8">
+        <v>18</v>
+      </c>
+      <c r="G15" s="9">
         <f>E15*0.35</f>
         <v>0.021</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16" t="s">
         <v>42</v>
       </c>
       <c r="C16" t="s">
         <v>43</v>
       </c>
       <c r="D16" s="4">
         <v>10</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
         <v>10</v>
       </c>
       <c r="F16" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>163</v>
+        <v>18</v>
+      </c>
+      <c r="G16" s="9">
+        <f>E16*23.56</f>
+        <v>235.6</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
-      <c r="F17" t="s" s="9">
+      <c r="F17" t="s" s="10">
         <v>44</v>
       </c>
-      <c r="G17" s="10">
+      <c r="G17" s="11">
         <f>SUM(G7:G16)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
@@ -855,206 +858,206 @@
         <v>46</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>47</v>
       </c>
       <c r="D1" t="s" s="7">
         <v>48</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>49</v>
       </c>
       <c r="F1" t="s" s="7">
         <v>50</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>51</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>52</v>
       </c>
-      <c r="D2" t="inlineStr" s="11">
+      <c r="D2" t="inlineStr" s="12">
         <is>
           <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="11"/>
+      <c r="E2" t="s" s="12"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>51</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>53</v>
       </c>
-      <c r="D3" t="inlineStr" s="11">
+      <c r="D3" t="inlineStr" s="12">
         <is>
           <t>Préparations préliminaires - Déconditionner le saumon fumé suivant la procédure. - Émincer le saumon fumé en fines lanières.Réserver au froid. - Déconditionner les filets de saumon préalablement décongelés,suivant la procédure. - Plaquer les filets sur 4 bacs GN 1/1 H 25 perforés.Etager les bacs sur l’échelle de cuisson.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="11"/>
+      <c r="E3" t="s" s="12"/>
       <c r="F3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>51</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>55</v>
       </c>
-      <c r="D4" t="inlineStr" s="11">
+      <c r="D4" t="inlineStr" s="12">
         <is>
           <t>Cuire les filets de saumon - Préchauffer le four sur la position vapeur.Piquer la sonde de cuisson dans un filet. - Enfourner et cuire 5 minutes environ.Atteindre + 55 °C au cœur du filet. - Garder les filets moelleux.Maintenir au chaud en attente de finition.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="11"/>
+      <c r="E4" t="s" s="12"/>
       <c r="F4" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>51</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
         <v>57</v>
       </c>
-      <c r="D5" t="inlineStr" s="11">
+      <c r="D5" t="inlineStr" s="12">
         <is>
           <t>Confectionner le roux - Dans un rondeau,faire fondre le beurre.Ajouter la farine.Mélanger au fouet.Cuire sans coloration.Au terme de la cuisson,le roux blanchit et devient mousseux. - Laisser refroidir dans le rondeau qui servira ultérieurement à la confection de la sauce.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="11"/>
+      <c r="E5" t="s" s="12"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>51</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>58</v>
       </c>
-      <c r="D6" t="inlineStr" s="11">
+      <c r="D6" t="inlineStr" s="12">
         <is>
           <t>Confectionner la sauce crème - Dans un rondeau,porter le lait à ébullition. - Verser le lait bouillant sur le roux froid en fouettant énergiquement pour éviter de faire des grumeaux.Laisser cuire à feu doux en prenant soin de ne pas faire attacher la sauce. - Ajouter le sel,le poivre,le concentré de crustacés et la crème fraîche. - Émulsionner la sauce au mixeur pour la rendre onctueuse,légère et fluide. - Rectifier l’assaisonnement.Respecter la procédure de fin de cuisson. - Maintenir au chaud dans le rondeau en attente d’utilisation.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="11"/>
+      <c r="E6" t="s" s="12"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>51</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>58</v>
       </c>
-      <c r="D7" t="inlineStr" s="11">
+      <c r="D7" t="inlineStr" s="12">
         <is>
           <t>Confectionner la garniture - Émietter grossièrement les filets de saumon. - Adjoindre à la sauce crème,le saumon fumé et les filets de saumon émiettés. Mélanger délicatement. - Réserver en armoire chaude dans 2 bacs GN 1/1 H 100 filmés à + 63 °C.</t>
         </is>
       </c>
-      <c r="E7" t="s" s="11"/>
+      <c r="E7" t="s" s="12"/>
       <c r="F7" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>60</v>
       </c>
-      <c r="D8" t="inlineStr" s="11">
+      <c r="D8" t="inlineStr" s="12">
         <is>
           <t>Cuire les tagliatelles - Dans une marmite,porter à ébullition,l’eau de cuisson salée à 10 g de sel au litre. Ajouter 1 litre d’huile d’olive (facultatif). - Jeter les tagliatelles dans l’eau bouillante.Remuer activement à l’aide d’une spatule.Porter à ébullition,puis stopper la source de chaleur et finir la cuisson à couvert. Se référer au temps de cuisson indiqué par le fabricant.Tester la cuisson des pâtes. - Lorsque les tagliatelles sont encore un peu croquantes sous la dent,vider l’eau de cuisson par la bonde robinet.Rincer à l’eau chaude,pour retirer l’empois,en laissant s’écouler l’eau. - Une fois égouttées,réserver les tagliatelles dans 4 bacs GN 1/1 H 200 pour faciliter 0 le mélange de la garniture au moment du service.</t>
         </is>
       </c>
-      <c r="E8" t="s" s="11"/>
+      <c r="E8" t="s" s="12"/>
       <c r="F8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>62</v>
       </c>
-      <c r="D9" t="inlineStr" s="11">
+      <c r="D9" t="inlineStr" s="12">
         <is>
           <t>Dresser et servir les tagliatelles - Au début du service,lier chaque bac de tagliatelles avec la sauce et la garniture au fur et mesure des besoins. - Servir à l’assiette en mettant si possible les morceaux de saumon en évidence sur le dessus.</t>
         </is>
       </c>
-      <c r="E9" t="s" s="11"/>
+      <c r="E9" t="s" s="12"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10"/>
-      <c r="D10" t="inlineStr" s="11">
+      <c r="D10" t="inlineStr" s="12">
         <is>
           <t>Suggestions - La cuisson des pâtes peut s’effectuer en les cuisant en différé.Après la cuisson, refroidir les pâtes suivant la procédure et les stocker dans des bacs GN perforés. - Pour la remise en température,réchauffer les pâtes au four à la vapeur pendant 3minutes en fonction des besoins du service.</t>
         </is>
       </c>
-      <c r="E10" t="s" s="11"/>
+      <c r="E10" t="s" s="12"/>
       <c r="F10" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:E12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
@@ -1087,87 +1090,87 @@
         <v>68</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>69</v>
       </c>
       <c r="C3" t="s">
         <v>70</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*8</f>
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>71</v>
       </c>
       <c r="C4" t="s">
         <v>70</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>72</v>
       </c>
       <c r="C5" t="s">
         <v>70</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*10</f>
         <v>10</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>73</v>
       </c>
       <c r="C6" t="s">
         <v>70</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*5</f>
         <v>5</v>
       </c>
       <c r="E6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
@@ -1177,276 +1180,276 @@
         <v>70</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*5</f>
         <v>5</v>
       </c>
       <c r="E7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>75</v>
       </c>
       <c r="C8" t="s">
         <v>70</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.15</f>
         <v>0.15</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>76</v>
       </c>
       <c r="C9" t="s">
         <v>70</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.06</f>
         <v>0.06</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>77</v>
       </c>
       <c r="C10" t="s">
         <v>70</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*0.008</f>
         <v>0.008</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>78</v>
       </c>
       <c r="C11" t="s">
         <v>70</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E11" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>79</v>
       </c>
       <c r="C12" t="s">
         <v>70</v>
       </c>
       <c r="D12" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E12" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D15"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>80</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="12">
+      <c r="A2" t="str" s="13">
         <f>"GRO_CDC_147 · GRO.COMPLETS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_147 · GRO.COMPLETS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="13">
+      <c r="A4" t="s" s="14">
         <v>81</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="14">
+      <c r="A5" t="s" s="15">
         <v>82</v>
       </c>
-      <c r="B5" t="str" s="11">
+      <c r="B5" t="str" s="12">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="14">
+      <c r="A6" t="s" s="15">
         <v>83</v>
       </c>
-      <c r="B6" t="str" s="11">
+      <c r="B6" t="str" s="12">
         <f>"[ÉMINCER] "&amp;Procedure!D3</f>
         <v>[ÉMINCER] Préparations préliminaires - Déconditionner le saumon fumé suivant la procédure. - Émincer le saumon fumé en fines lanières.Réserver au froid. - Déconditionner les filets de saumon préalablement décongelés,suivant la procédure. - Plaquer les filets sur 4 bacs GN 1/1 H 25 perforés.Etager les bacs sur l’échelle de cuisson.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="14">
+      <c r="A7" t="s" s="15">
         <v>84</v>
       </c>
-      <c r="B7" t="str" s="11">
+      <c r="B7" t="str" s="12">
         <f>"[CUIRE] "&amp;Procedure!D4</f>
         <v>[CUIRE] Cuire les filets de saumon - Préchauffer le four sur la position vapeur.Piquer la sonde de cuisson dans un filet. - Enfourner et cuire 5 minutes environ.Atteindre + 55 °C au cœur du filet. - Garder les filets moelleux.Maintenir au chaud en attente de finition.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="14">
+      <c r="A8" t="s" s="15">
         <v>85</v>
       </c>
-      <c r="B8" t="str" s="11">
+      <c r="B8" t="str" s="12">
         <f>"[ÉTUVER] "&amp;Procedure!D5</f>
         <v>[ÉTUVER] Confectionner le roux - Dans un rondeau,faire fondre le beurre.Ajouter la farine.Mélanger au fouet.Cuire sans coloration.Au terme de la cuisson,le roux blanchit et devient mousseux. - Laisser refroidir dans le rondeau qui servira ultérieurement à la confection de la sauce.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="14">
+      <c r="A9" t="s" s="15">
         <v>86</v>
       </c>
-      <c r="B9" t="str" s="11">
+      <c r="B9" t="str" s="12">
         <f>"[CONFECTIONNER] "&amp;Procedure!D6</f>
         <v>[CONFECTIONNER] Confectionner la sauce crème - Dans un rondeau,porter le lait à ébullition. - Verser le lait bouillant sur le roux froid en fouettant énergiquement pour éviter de faire des grumeaux.Laisser cuire à feu doux en prenant soin de ne pas faire attacher la sauce. - Ajouter le sel,le poivre,le concentré de crustacés et la crème fraîche. - Émulsionner la sauce au mixeur pour la rendre onctueuse,légère et fluide. - Rectifier l’assaisonnement.Respecter la procédure de fin de cuisson. - Maintenir au chaud dans le rondeau en attente d’utilisation.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="14">
+      <c r="A10" t="s" s="15">
         <v>87</v>
       </c>
-      <c r="B10" t="str" s="11">
+      <c r="B10" t="str" s="12">
         <f>"[CONFECTIONNER] "&amp;Procedure!D7</f>
         <v>[CONFECTIONNER] Confectionner la garniture - Émietter grossièrement les filets de saumon. - Adjoindre à la sauce crème,le saumon fumé et les filets de saumon émiettés. Mélanger délicatement. - Réserver en armoire chaude dans 2 bacs GN 1/1 H 100 filmés à + 63 °C.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="14">
+      <c r="A11" t="s" s="15">
         <v>88</v>
       </c>
-      <c r="B11" t="str" s="11">
+      <c r="B11" t="str" s="12">
         <f>"[PORTER] "&amp;Procedure!D8</f>
         <v>[PORTER] Cuire les tagliatelles - Dans une marmite,porter à ébullition,l’eau de cuisson salée à 10 g de sel au litre. Ajouter 1 litre d’huile d’olive (facultatif). - Jeter les tagliatelles dans l’eau bouillante.Remuer activement à l’aide d’une spatule.Porter à ébullition,puis stopper la source de chaleur et finir la cuisson à couvert. Se référer au temps de cuisson indiqué par le fabricant.Tester la cuisson des pâtes. - Lorsque les tagliatelles sont encore un peu croquantes sous la dent,vider l’eau de cuisson par la bonde robinet.Rincer à l’eau chaude,pour retirer l’empois,en laissant s’écouler l’eau. - Une fois égouttées,réserver les tagliatelles dans 4 bacs GN 1/1 H 200 pour faciliter 0 le mélange de la garniture au moment du service.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="14">
+      <c r="A12" t="s" s="15">
         <v>89</v>
       </c>
-      <c r="B12" t="str" s="11">
+      <c r="B12" t="str" s="12">
         <f>"[DRESSER] "&amp;Procedure!D9</f>
         <v>[DRESSER] Dresser et servir les tagliatelles - Au début du service,lier chaque bac de tagliatelles avec la sauce et la garniture au fur et mesure des besoins. - Servir à l’assiette en mettant si possible les morceaux de saumon en évidence sur le dessus.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="14">
+      <c r="A13" t="s" s="15">
         <v>90</v>
       </c>
-      <c r="B13" t="str" s="11">
+      <c r="B13" t="str" s="12">
         <f>Procedure!D10</f>
         <v>Suggestions - La cuisson des pâtes peut s’effectuer en les cuisant en différé.Après la cuisson, refroidir les pâtes suivant la procédure et les stocker dans des bacs GN perforés. - Pour la remise en température,réchauffer les pâtes au four à la vapeur pendant 3minutes en fonction des besoins du service.</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="15">
+      <c r="A15" t="s" s="16">
         <v>91</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="13">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="A15:D15"/>
   </mergeCells>
 </worksheet>
 </file>