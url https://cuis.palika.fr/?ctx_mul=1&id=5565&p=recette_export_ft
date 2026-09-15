--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -726,62 +726,62 @@
         <v>0.5</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F12" t="s">
         <v>15</v>
       </c>
       <c r="G12" s="8">
         <f>E12*1.05</f>
         <v>0.525</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="4">
-        <v>0.25</v>
+        <v>0.75</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
-        <v>0.25</v>
+        <v>0.75</v>
       </c>
       <c r="F13" t="s">
         <v>25</v>
       </c>
       <c r="G13" s="8">
         <f>E13*5.2</f>
-        <v>1.3</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14" t="s">
         <v>36</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="4">
         <v>0.75</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
         <v>0.75</v>
       </c>
       <c r="F14" t="s">
         <v>15</v>
       </c>
       <c r="G14" s="8">
         <f>E14*2.2</f>
         <v>1.65</v>
@@ -1069,51 +1069,51 @@
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>67</v>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
       <c r="C9" t="s">
         <v>68</v>
       </c>
       <c r="D9" t="s" s="12">
         <v>69</v>
       </c>
       <c r="E9" t="s" s="12"/>
       <c r="F9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E15"/>
+  <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
         <v>70</v>
       </c>
       <c r="B1" t="s" s="7">
         <v>71</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>72</v>
       </c>
       <c r="D1" t="s" s="7">
@@ -1351,50 +1351,68 @@
       </c>
       <c r="D14" s="6">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="E14" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
         <v>88</v>
       </c>
       <c r="C15" t="s">
         <v>76</v>
       </c>
       <c r="D15" s="6">
         <f>'Besoins'!$B$2*0.75</f>
         <v>0.75</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>78</v>
+      </c>
+      <c r="C16" t="s">
+        <v>76</v>
+      </c>
+      <c r="D16" s="6">
+        <f>'Besoins'!$B$2*0.5</f>
+        <v>0.5</v>
+      </c>
+      <c r="E16" t="s">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D16"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>89</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">