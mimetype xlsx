--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -79,51 +79,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 02:48</t>
+    <t>15/09/2026 14:38</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -612,79 +612,79 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>15</v>
       </c>
       <c r="B11" s="4">
-        <v>185.4984</v>
+        <v>188.0984</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B12" s="4">
-        <v>1.854984</v>
+        <v>1.880984</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>17</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B15" s="6">
-        <v>185.4984</v>
+        <v>188.0984</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -928,62 +928,62 @@
         <v>0.5</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F12" t="s">
         <v>34</v>
       </c>
       <c r="G12" s="4">
         <f>E12*1.05</f>
         <v>0.525</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" t="s">
         <v>53</v>
       </c>
       <c r="D13" s="9">
-        <v>0.25</v>
+        <v>0.75</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.25</v>
+        <v>0.75</v>
       </c>
       <c r="F13" t="s">
         <v>44</v>
       </c>
       <c r="G13" s="4">
         <f>E13*5.2</f>
-        <v>1.3</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" t="s">
         <v>56</v>
       </c>
       <c r="D14" s="9">
         <v>0.75</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>0.75</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
       <c r="G14" s="4">
         <f>E14*2.2</f>
         <v>1.65</v>
@@ -1088,51 +1088,51 @@
         <f>E18*11.7</f>
         <v>152.1</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19" t="s" s="3">
         <v>68</v>
       </c>
       <c r="G19" s="13">
         <f>SUM(G7:G18)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F15"/>
+  <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>69</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>70</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>71</v>
       </c>
@@ -1402,50 +1402,70 @@
       <c r="E14" t="s">
         <v>44</v>
       </c>
       <c r="F14" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
         <v>89</v>
       </c>
       <c r="C15" t="s">
         <v>76</v>
       </c>
       <c r="D15" s="11">
         <v>0.75</v>
       </c>
       <c r="E15" t="s">
         <v>34</v>
       </c>
       <c r="F15" t="s">
         <v>56</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>78</v>
+      </c>
+      <c r="C16" t="s">
+        <v>76</v>
+      </c>
+      <c r="D16" s="11">
+        <v>0.5</v>
+      </c>
+      <c r="E16" t="s">
+        <v>44</v>
+      </c>
+      <c r="F16" t="s">
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>