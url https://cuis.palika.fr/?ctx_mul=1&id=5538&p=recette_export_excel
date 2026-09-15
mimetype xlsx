--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>POULET TANDOORI</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_111</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Volailles collectivité (GRO.VOLAILLE)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -79,107 +79,134 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 04:00</t>
+    <t>15/09/2026 14:39</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
     <t>00000054</t>
   </si>
   <si>
     <t>CITRON PULCO (JUS)</t>
   </si>
   <si>
     <t>FRUIT FRAIS</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
+    <t>00001699</t>
+  </si>
+  <si>
+    <t>colorant liquide rouge</t>
+  </si>
+  <si>
+    <t>Épicerie salée</t>
+  </si>
+  <si>
+    <t>EPI-TANDOORI-POW</t>
+  </si>
+  <si>
+    <t>Poudre de tandoori (melange epices)</t>
+  </si>
+  <si>
+    <t>Mélanges et épices composées</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>RNM57224439</t>
+  </si>
+  <si>
+    <t>YAOURT nature basique demi écrémé pot 125g</t>
+  </si>
+  <si>
+    <t>Produits laitiers et œufs</t>
+  </si>
+  <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
-    <t>kg</t>
-[...1 lines deleted...]
-  <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t>RNMS00333</t>
   </si>
   <si>
     <t>Cuisses de poulet 180/220g UE</t>
   </si>
   <si>
     <t>Volailles et lapins surgelés</t>
   </si>
   <si>
     <t>RNMS00331</t>
   </si>
   <si>
     <t>Poulet PAC sans abat France</t>
   </si>
   <si>
     <t>Total</t>
@@ -197,50 +224,59 @@
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Volailles collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poulet PAC sans abat France</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Cuisses de poulet 180/220g UE</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CITRON PULCO (JUS)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ YAOURT nature basique demi écrémé pot 125g</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Poudre de tandoori (melange epices)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ colorant liquide rouge</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
     <t>PRÉPARER</t>
   </si>
@@ -504,106 +540,106 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>15</v>
       </c>
       <c r="B11" s="4">
-        <v>384.93664285714</v>
+        <v>394.78664285714</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B12" s="4">
-        <v>3.8493664285714</v>
+        <v>3.9478664285714</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>17</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B15" s="6">
-        <v>384.93664285714</v>
+        <v>394.78664285714</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G12"/>
+  <dimension ref="A1:G15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -685,577 +721,712 @@
       <c r="A7" t="s" s="12">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="9">
         <v>1</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>1</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
       <c r="G7" s="4">
         <f>E7*3.6741428571</f>
         <v>3.674143</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s">
+      <c r="A8" t="s" s="12">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8" s="9">
-        <v>0.05</v>
+        <v>0.075</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.05</v>
+        <v>0.075</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.35</f>
-        <v>0.0175</v>
+        <f>E8*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" t="s">
         <v>39</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>40</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="9">
-        <v>0.25</v>
+        <v>0.2</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.25</v>
+        <v>0.2</v>
       </c>
       <c r="F9" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*9.26</f>
-        <v>2.315</v>
+        <f>E9*14</f>
+        <v>2.8</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="9">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F10" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*8.19</f>
-        <v>180.18</v>
+        <f>E10*0.47</f>
+        <v>7.05</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D11" s="9">
-        <v>25</v>
+        <v>0.05</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
+        <v>0.05</v>
+      </c>
+      <c r="F11" t="s">
+        <v>41</v>
+      </c>
+      <c r="G11" s="4">
+        <f>E11*0.35</f>
+        <v>0.0175</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" t="s">
+        <v>50</v>
+      </c>
+      <c r="D12" s="9">
+        <v>0.25</v>
+      </c>
+      <c r="E12" s="11">
+        <f>D12*$B$2</f>
+        <v>0.25</v>
+      </c>
+      <c r="F12" t="s">
+        <v>41</v>
+      </c>
+      <c r="G12" s="4">
+        <f>E12*9.26</f>
+        <v>2.315</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" t="s">
+        <v>52</v>
+      </c>
+      <c r="C13" t="s">
+        <v>53</v>
+      </c>
+      <c r="D13" s="9">
+        <v>22</v>
+      </c>
+      <c r="E13" s="11">
+        <f>D13*$B$2</f>
+        <v>22</v>
+      </c>
+      <c r="F13" t="s">
+        <v>41</v>
+      </c>
+      <c r="G13" s="4">
+        <f>E13*8.19</f>
+        <v>180.18</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C14" t="s">
+        <v>53</v>
+      </c>
+      <c r="D14" s="9">
         <v>25</v>
       </c>
-      <c r="F11" t="s">
-[...3 lines deleted...]
-        <f>E11*7.95</f>
+      <c r="E14" s="11">
+        <f>D14*$B$2</f>
+        <v>25</v>
+      </c>
+      <c r="F14" t="s">
+        <v>41</v>
+      </c>
+      <c r="G14" s="4">
+        <f>E14*7.95</f>
         <v>198.75</v>
       </c>
     </row>
-    <row r="12">
-[...9 lines deleted...]
-        <f>SUM(G7:G11)</f>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15" t="s" s="3">
+        <v>56</v>
+      </c>
+      <c r="G15" s="13">
+        <f>SUM(G7:G14)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F7"/>
+  <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="C3" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="D3" s="11">
         <v>25</v>
       </c>
       <c r="E3" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F3" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="C4" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="D4" s="11">
         <v>22</v>
       </c>
       <c r="E4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F4" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="C5" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="D5" s="11">
         <v>0.25</v>
       </c>
       <c r="E5" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F5" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="C6" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="D6" s="11">
         <v>1</v>
       </c>
       <c r="E6" t="s">
         <v>34</v>
       </c>
       <c r="F6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="C7" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="D7" s="11">
         <v>0.05</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F7" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>1</v>
+      </c>
+      <c r="B8" t="s">
+        <v>69</v>
+      </c>
+      <c r="C8" t="s">
+        <v>64</v>
+      </c>
+      <c r="D8" s="11">
+        <v>15</v>
+      </c>
+      <c r="E8" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>1</v>
+      </c>
+      <c r="B9" t="s">
+        <v>70</v>
+      </c>
+      <c r="C9" t="s">
+        <v>64</v>
+      </c>
+      <c r="D9" s="11">
+        <v>0.2</v>
+      </c>
+      <c r="E9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F9" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>1</v>
+      </c>
+      <c r="B10" t="s">
+        <v>71</v>
+      </c>
+      <c r="C10" t="s">
+        <v>64</v>
+      </c>
+      <c r="D10" s="11">
+        <v>0.075</v>
+      </c>
+      <c r="E10" t="s">
+        <v>41</v>
+      </c>
+      <c r="F10" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>65</v>
+        <v>77</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="D2" t="inlineStr" s="14">
         <is>
           <t>Mise en place du poste de travail L - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. E</t>
         </is>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="D3" t="inlineStr" s="14">
         <is>
           <t>Préparations préliminaires g S - Déconditionner le poulet suivant la procédure. - Parer les portions de poulet.Inciser la surface des portions côté peau (pour faciliter g la pénétration de la saveur des épices dans la viande : facultatif). - Réserver au froid en attente d’utilisation. - Dépoter les yaourts natures dans une calotte.Réserver au froid en attente d’utilisation.</t>
         </is>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="D4" t="inlineStr" s="14">
         <is>
           <t>Faire mariner les portions de poulet - La veille de la cuisson : faire mariner les portions de poulet. - Au fouet,dans la calotte,incorporer au yaourt,le jus de citron vert,la poudre de tandoori,la poudre de roucou,l’ail haché et le sel. - À la main,protégée de gants à usage unique,enduire les portions de poulet avec le mélange d’épices et de yaourt.Déposer et ranger les portions dans un bac GN2/1 H 250.Saler et asperger de jus de citron chaque couche de poulet.Couvrir. - Indiquer sur le couvercle,la traçabilité du poulet et la date de mise en marinade. - Stocker au froid en attente de cuisson.</t>
         </is>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="D5" t="inlineStr" s="14">
         <is>
           <t>Marquer la cuisson des poulets - Préchauffer le four sur la position chaleur sèche à + 170 °C. - Déposer 12 portions de poulet sur chacune des 8 grilles de cuisson GN 1/1. - Étager les grilles de cuisson sur l’échelle de four. - Mettre au bas de l’échelle,sous les grilles de cuisson,un bac GN 1/1 H 65,pour la récupération des graisses et de l’exsudat de cuisson. - Piquer la sonde de cuisson dans la jointure d’une cuisse de poulet. - Enfourner et cuire.Atteindre + 85 / 87 °C au cœur de la cuisse de poulet.Vérifier la cuisson. - Respecter la procédure de fin de cuisson. - Débarrasser et ranger les portions de poulet dans 5 bacs GN 1/1 H 65.Couvrir. - Stocker en armoire chaude et maintenir à + 63 °C en attente de consommation.</t>
         </is>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="D6" t="s" s="14">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s" s="14">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D12"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"GRO_CDC_111 · GRO.VOLAILLE · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_111 · GRO.VOLAILLE · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail L - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. E</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>"[PRÉPARER] "&amp;Procedure!D3</f>
         <v>[PRÉPARER] Préparations préliminaires g S - Déconditionner le poulet suivant la procédure. - Parer les portions de poulet.Inciser la surface des portions côté peau (pour faciliter g la pénétration de la saveur des épices dans la viande : facultatif). - Réserver au froid en attente d’utilisation. - Dépoter les yaourts natures dans une calotte.Réserver au froid en attente d’utilisation.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="17">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="B7" t="str" s="14">
         <f>"[MARINER] "&amp;Procedure!D4</f>
         <v>[MARINER] Faire mariner les portions de poulet - La veille de la cuisson : faire mariner les portions de poulet. - Au fouet,dans la calotte,incorporer au yaourt,le jus de citron vert,la poudre de tandoori,la poudre de roucou,l’ail haché et le sel. - À la main,protégée de gants à usage unique,enduire les portions de poulet avec le mélange d’épices et de yaourt.Déposer et ranger les portions dans un bac GN2/1 H 250.Saler et asperger de jus de citron chaque couche de poulet.Couvrir. - Indiquer sur le couvercle,la traçabilité du poulet et la date de mise en marinade. - Stocker au froid en attente de cuisson.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="17">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="B8" t="str" s="14">
         <f>"[MARQUER] "&amp;Procedure!D5</f>
         <v>[MARQUER] Marquer la cuisson des poulets - Préchauffer le four sur la position chaleur sèche à + 170 °C. - Déposer 12 portions de poulet sur chacune des 8 grilles de cuisson GN 1/1. - Étager les grilles de cuisson sur l’échelle de four. - Mettre au bas de l’échelle,sous les grilles de cuisson,un bac GN 1/1 H 65,pour la récupération des graisses et de l’exsudat de cuisson. - Piquer la sonde de cuisson dans la jointure d’une cuisse de poulet. - Enfourner et cuire.Atteindre + 85 / 87 °C au cœur de la cuisse de poulet.Vérifier la cuisson. - Respecter la procédure de fin de cuisson. - Débarrasser et ranger les portions de poulet dans 5 bacs GN 1/1 H 65.Couvrir. - Stocker en armoire chaude et maintenir à + 63 °C en attente de consommation.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="17">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="B9" t="str" s="14">
         <f>"[SERVIR] "&amp;Procedure!D6</f>
         <v>[SERVIR] Servir - Servir le poulet tandoori,accompagné de riz épicé et de chutney (voir les recettes).</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="17">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="B10" t="str" s="14">
         <f>Procedure!D7</f>
         <v>Commentaire - La poudre de roucou sert à donner la couleur rouge.Cette épice se trouve chez les épiciers spécialisés dans les produits orientaux.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="18">
         <v>21</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="10">