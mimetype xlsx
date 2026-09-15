--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -113,68 +113,68 @@
   <si>
     <t>Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>RNM27820123</t>
   </si>
   <si>
     <t>OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
-    <t>RNM57226340</t>
-[...7 lines deleted...]
-  <si>
     <t>RNM4G100920</t>
   </si>
   <si>
     <t>Échalotes émincées 4G</t>
   </si>
   <si>
     <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
+    <t>RNMS00811</t>
+  </si>
+  <si>
+    <t>Persil haché IQF</t>
+  </si>
+  <si>
+    <t>Légumes surgelés</t>
+  </si>
+  <si>
     <t>RNMS00345</t>
   </si>
   <si>
     <t>Filets blancs de poulet à sec UE</t>
   </si>
   <si>
     <t>Volailles et lapins surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
@@ -224,51 +224,51 @@
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Filets blancs de poulet à sec UE</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PERSIL frisé U.E. botte</t>
+    <t xml:space="preserve">    ↳ Persil haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Échalotes émincées 4G</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fond brun de veau reconstitue (collectivite)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ EAU</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Coulis de tomate cuisinée</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
@@ -687,90 +687,90 @@
         <v>31</v>
       </c>
       <c r="D12" s="4">
         <v>1</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>1</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="8">
         <f>E12*0.4</f>
         <v>0.4</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D13" s="4">
-        <v>0.25</v>
+        <v>1</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
-        <v>0.25</v>
+        <v>1</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="G13" s="8">
-        <f>E13*4.5</f>
-        <v>1.125</v>
+        <f>E13*8.34</f>
+        <v>8.34</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14" t="s">
         <v>36</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="4">
-        <v>1</v>
+        <v>0.25</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
-        <v>1</v>
+        <v>0.25</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="8">
-        <f>E14*8.34</f>
-        <v>8.34</v>
+        <f>E14*7.07</f>
+        <v>1.7675</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15" t="s">
         <v>39</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="4">
         <v>13</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
         <v>13</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="8">
         <f>E15*12.56</f>
         <v>163.28</v>
@@ -1157,51 +1157,51 @@
         <v>68</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*0.15</f>
         <v>0.15</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>76</v>
       </c>
       <c r="C11" t="s">
         <v>68</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*6</f>
         <v>6</v>
       </c>
       <c r="E11" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>77</v>
       </c>
       <c r="C12" t="s">
         <v>68</v>
       </c>
       <c r="D12" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 