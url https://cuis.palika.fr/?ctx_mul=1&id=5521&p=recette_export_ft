--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -15,51 +15,51 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="100">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
@@ -131,74 +131,71 @@
   <si>
     <t>AUBERGINE Espagne cat.I</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>RNM0420123</t>
   </si>
   <si>
     <t>CAROTTE France extra colis 12kg</t>
   </si>
   <si>
     <t>RNM9170123</t>
   </si>
   <si>
     <t>COURGETTE verte Espagne cat.I 14-21cm</t>
   </si>
   <si>
     <t>RNM27820123</t>
   </si>
   <si>
     <t>OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
-    <t>RNM57226340</t>
-[...7 lines deleted...]
-  <si>
     <t>RNM26560123</t>
   </si>
   <si>
     <t>POMME DE TERRE basique div.var.cons France lavée cat.I 40-70mm sac 10kg</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
+    <t>RNMS00811</t>
+  </si>
+  <si>
+    <t>Persil haché IQF</t>
+  </si>
+  <si>
     <t>RNMS00333</t>
   </si>
   <si>
     <t>Cuisses de poulet 180/220g UE</t>
   </si>
   <si>
     <t>Volailles et lapins surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
@@ -281,51 +278,51 @@
   <si>
     <t xml:space="preserve">    ↳ CAROTTE France extra colis 12kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ AUBERGINE Espagne cat.I</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ POMME DE TERRE basique div.var.cons France lavée cat.I 40-70mm sac 10kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Bouillon de volaille reconstitue (collectivite)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ EAU</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Bouillon de Volaille déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PERSIL frisé U.E. botte</t>
+    <t xml:space="preserve">    ↳ Persil haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Colombo poudre</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CITRON PULCO (JUS)</t>
   </si>
   <si>
     <t>Fiche technique — COLOMBO DE POULET</t>
   </si>
   <si>
     <t>COLOMBO DE POULET  GRO_CDC_094</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
@@ -804,779 +801,779 @@
         <v>4</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
         <v>4</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" s="9">
         <f>E15*0.4</f>
         <v>1.6</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>38</v>
       </c>
       <c r="B16" t="s">
         <v>39</v>
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="4">
-        <v>0.3</v>
+        <v>4</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
-        <v>0.3</v>
+        <v>4</v>
       </c>
       <c r="F16" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="G16" s="9">
-        <f>E16*4.5</f>
-        <v>1.35</v>
+        <f>E16*0.35</f>
+        <v>1.4</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" t="s">
         <v>41</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>42</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="4">
-        <v>4</v>
+        <v>0.2</v>
       </c>
       <c r="E17" s="6">
         <f>D17*$B$2</f>
-        <v>4</v>
+        <v>0.2</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
       <c r="G17" s="9">
-        <f>E17*0.35</f>
-        <v>1.4</v>
+        <f>E17*9.26</f>
+        <v>1.852</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18" t="s">
         <v>44</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="D18" s="4">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="E18" s="6">
         <f>D18*$B$2</f>
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18" s="9">
-        <f>E18*9.26</f>
-        <v>1.852</v>
+        <f>E18*7.07</f>
+        <v>2.121</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" t="s">
         <v>46</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="D19" s="4">
         <v>25</v>
       </c>
       <c r="E19" s="6">
         <f>D19*$B$2</f>
         <v>25</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19" s="9">
         <f>E19*8.19</f>
         <v>204.75</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20" t="s" s="10">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="G20" s="11">
         <f>SUM(G7:G19)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
+        <v>49</v>
+      </c>
+      <c r="B1" t="s" s="7">
         <v>50</v>
       </c>
-      <c r="B1" t="s" s="7">
+      <c r="C1" t="s" s="7">
         <v>51</v>
       </c>
-      <c r="C1" t="s" s="7">
+      <c r="D1" t="s" s="7">
         <v>52</v>
       </c>
-      <c r="D1" t="s" s="7">
+      <c r="E1" t="s" s="7">
         <v>53</v>
       </c>
-      <c r="E1" t="s" s="7">
+      <c r="F1" t="s" s="7">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2">
+        <v>1</v>
+      </c>
+      <c r="C2" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
       <c r="D2" t="inlineStr" s="12">
         <is>
           <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="12"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D3" t="inlineStr" s="12">
         <is>
           <t>Préparations préliminaires - Déconditionner les portions de poulet suivant la procédure de fonctionnement. - Habiller et parer les portions de poulet. - Réserver au froid les portions de poulet dans un bac GN 2/1 H 250 en attente d’utilisation. - Laver et désinfecter les végétaux suivant la procédure de fonctionnement. Réserver séparément au froid les végétaux en attente d’utilisation. - Réaliser le bouillon de volaille à partir de fond déshydraté,en se reportant aux recommandations du fabricant.Réserver au chaud en attente d’utilisation.</t>
         </is>
       </c>
       <c r="E3" t="s" s="12"/>
       <c r="F3" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D4" t="inlineStr" s="12">
         <is>
           <t>Faire mariner le poulet - La veille : ciseler la cive.Au cutter,hacher l’oignon.Réserver au froid. - Protégé par des gants à usage unique,épépiner le piment.Tailler et réserver quelques morceaux.Prendre soin de laver abondamment les ustensiles ayant servi à la préparation du piment. - Dans un bac GN 2/1 H 250,ranger par couches successives les portions de poulet qui seront en alternance saupoudrées avec une partie de la poudre à colombo, puis parsemer de cive ciselée,d’ail haché et de jus de citron.Mettre de temps en temps,quelques feuilles de laurier ou de bois d’Inde,des branches de thym et un morceau de piment.</t>
         </is>
       </c>
       <c r="E4" t="s" s="12"/>
       <c r="F4" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D5" t="inlineStr" s="12">
         <is>
           <t>Marquer la cuisson du colombo - Détailler en gros cubes tous les légumes. - Égoutter séparément,les portions de poulet et les éléments de la marinade. - Dans la sauteuse,faire revenir à l’huile les portions de poulet. - Réserver les poulets revenus dans un bac GN 2/1 muni d’une grille égouttoir,afin d’éliminer la graisse de cuisson. - Dégraisser et éliminer les particules carbonisées du fond de la sauteuse. - Ranger les portions de poulet dans la sauteuse. - Déglacer la sauteuse avec le jus et les éléments de la marinade. - Ajouter tous les légumes et les épices.Couvrir et laisser suer quelques instants. - Mouiller à hauteur des éléments avec le bouillon de volaille.Porter à ébullition. Ecumer. - Poser la sonde de cuisson dans la jointure d’une cuisse de poulet. - Réduire la source de chaleur et cuire à feu doux environ 30 minutes.Contrôler la cuisson. - Atteindre + 85 °C à cœur de la cuisse de poulet en fin de cuisson.</t>
         </is>
       </c>
       <c r="E5" t="s" s="12"/>
       <c r="F5" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D6" t="inlineStr" s="12">
         <is>
           <t>Terminer la cuisson du colombo - Décanter les portions de poulet dans 5 bacs GN 1/1 H 100.Couvrir et maintenir au chaud en attente de finition. - Dégraisser et dépouiller la surface de la cuisson. - Laisser réduire le fond de cuisson pour obtenir la quantité et la consistance désirées. - Rectifier l’assaisonnement.Répartir sur les portions de poulet la sauce ainsi obtenue par la réduction du fond de cuisson lié par les légumes. - Respecter la procédure de fin de cuisson. - Stocker en armoire chaude et maintenir à + 63 °C à cœur,en attente de consommation.</t>
         </is>
       </c>
       <c r="E6" t="s" s="12"/>
       <c r="F6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D7" t="s" s="12">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="E7" t="s" s="12"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B8">
+        <v>1</v>
+      </c>
+      <c r="C8" t="s">
         <v>68</v>
       </c>
-      <c r="B8">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s" s="12">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E8" t="s" s="12"/>
       <c r="F8"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
+        <v>70</v>
+      </c>
+      <c r="B1" t="s" s="7">
         <v>71</v>
       </c>
-      <c r="B1" t="s" s="7">
+      <c r="C1" t="s" s="7">
         <v>72</v>
       </c>
-      <c r="C1" t="s" s="7">
+      <c r="D1" t="s" s="7">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C2" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
+        <v>75</v>
+      </c>
+      <c r="C3" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*25</f>
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C4" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C5" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*4</f>
         <v>4</v>
       </c>
       <c r="E5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C7" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*3</f>
         <v>3</v>
       </c>
       <c r="E7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C8" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*4</f>
         <v>4</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C9" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*4</f>
         <v>4</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C10" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*15</f>
         <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C11" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*14.7</f>
         <v>14.7</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C12" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D12" s="6">
         <f>'Besoins'!$B$2*0.3</f>
         <v>0.3</v>
       </c>
       <c r="E12" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C13" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D13" s="6">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="E13" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C14" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D14" s="6">
         <f>'Besoins'!$B$2*0.3</f>
         <v>0.3</v>
       </c>
       <c r="E14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C15" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D15" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E15" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C16" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D16" s="6">
         <f>'Besoins'!$B$2*1.5</f>
         <v>1.5</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D15"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
         <f>"GRO_CDC_094 · GRO.VOLAILLE · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_094 · GRO.VOLAILLE · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="14">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="15">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B5" t="str" s="12">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="15">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B6" t="str" s="12">
         <f>"[PORTER] "&amp;Procedure!D3</f>
         <v>[PORTER] Préparations préliminaires - Déconditionner les portions de poulet suivant la procédure de fonctionnement. - Habiller et parer les portions de poulet. - Réserver au froid les portions de poulet dans un bac GN 2/1 H 250 en attente d’utilisation. - Laver et désinfecter les végétaux suivant la procédure de fonctionnement. Réserver séparément au froid les végétaux en attente d’utilisation. - Réaliser le bouillon de volaille à partir de fond déshydraté,en se reportant aux recommandations du fabricant.Réserver au chaud en attente d’utilisation.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="15">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B7" t="str" s="12">
         <f>"[MARINER] "&amp;Procedure!D4</f>
         <v>[MARINER] Faire mariner le poulet - La veille : ciseler la cive.Au cutter,hacher l’oignon.Réserver au froid. - Protégé par des gants à usage unique,épépiner le piment.Tailler et réserver quelques morceaux.Prendre soin de laver abondamment les ustensiles ayant servi à la préparation du piment. - Dans un bac GN 2/1 H 250,ranger par couches successives les portions de poulet qui seront en alternance saupoudrées avec une partie de la poudre à colombo, puis parsemer de cive ciselée,d’ail haché et de jus de citron.Mettre de temps en temps,quelques feuilles de laurier ou de bois d’Inde,des branches de thym et un morceau de piment.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="15">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B8" t="str" s="12">
         <f>"[DÉTAILLER] "&amp;Procedure!D5</f>
         <v>[DÉTAILLER] Marquer la cuisson du colombo - Détailler en gros cubes tous les légumes. - Égoutter séparément,les portions de poulet et les éléments de la marinade. - Dans la sauteuse,faire revenir à l’huile les portions de poulet. - Réserver les poulets revenus dans un bac GN 2/1 muni d’une grille égouttoir,afin d’éliminer la graisse de cuisson. - Dégraisser et éliminer les particules carbonisées du fond de la sauteuse. - Ranger les portions de poulet dans la sauteuse. - Déglacer la sauteuse avec le jus et les éléments de la marinade. - Ajouter tous les légumes et les épices.Couvrir et laisser suer quelques instants. - Mouiller à hauteur des éléments avec le bouillon de volaille.Porter à ébullition. Ecumer. - Poser la sonde de cuisson dans la jointure d’une cuisse de poulet. - Réduire la source de chaleur et cuire à feu doux environ 30 minutes.Contrôler la cuisson. - Atteindre + 85 °C à cœur de la cuisse de poulet en fin de cuisson.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="15">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B9" t="str" s="12">
         <f>"[DÉCANTER] "&amp;Procedure!D6</f>
         <v>[DÉCANTER] Terminer la cuisson du colombo - Décanter les portions de poulet dans 5 bacs GN 1/1 H 100.Couvrir et maintenir au chaud en attente de finition. - Dégraisser et dépouiller la surface de la cuisson. - Laisser réduire le fond de cuisson pour obtenir la quantité et la consistance désirées. - Rectifier l’assaisonnement.Répartir sur les portions de poulet la sauce ainsi obtenue par la réduction du fond de cuisson lié par les légumes. - Respecter la procédure de fin de cuisson. - Stocker en armoire chaude et maintenir à + 63 °C à cœur,en attente de consommation.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="15">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B10" t="str" s="12">
         <f>"[DRESSER] "&amp;Procedure!D7</f>
         <v>[DRESSER] Dresser et servir - Servir le poulet à l’assiette,napper de sauce et de légumes encore apparents. - Accompagner de riz créole.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="14">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="15">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B13" t="str" s="12">
         <f>"[DISSOUDRE] "&amp;Procedure!D8</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="16">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="12">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="A15:D15"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>