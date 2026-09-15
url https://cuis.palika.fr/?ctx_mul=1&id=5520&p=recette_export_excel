--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="122">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>BLANQUETTE DE VEAU</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_093</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Volailles collectivité (GRO.VOLAILLE)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -79,51 +79,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 04:02</t>
+    <t>15/09/2026 16:55</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -190,50 +190,59 @@
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>RNM23500123</t>
   </si>
   <si>
     <t>CHAMPIGNON DE PARIS Pologne pied coupé cat.I plateau</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>OVO-JAUNE-LIQ</t>
   </si>
   <si>
     <t>Jaune d'oeuf liquide pasteurisé</t>
   </si>
   <si>
     <t>Ovoproduits</t>
   </si>
   <si>
+    <t>SEL-FIN</t>
+  </si>
+  <si>
+    <t>Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t>Sels et condiments de base</t>
+  </si>
+  <si>
     <t>RNMS00786</t>
   </si>
   <si>
     <t>Petits oignons blancs surgelés</t>
   </si>
   <si>
     <t>Pommes de terre surgelées</t>
   </si>
   <si>
     <t>RNM0660162</t>
   </si>
   <si>
     <t>VEAU (épaule sans os) semi-paré U.E. sous-vide</t>
   </si>
   <si>
     <t>Porc frais</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
@@ -266,50 +275,53 @@
     <t>Préparations de base collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ EAU</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CRÈME FRAÎCHE épaisse 30% MG 5 litres</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Jaune d'oeuf liquide pasteurisé</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Noix de muscade entière</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Petits oignons blancs surgelés</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
     <t>RÉSERVER</t>
   </si>
@@ -609,106 +621,106 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>15</v>
       </c>
       <c r="B11" s="4">
-        <v>195.6597</v>
+        <v>178.7027</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B12" s="4">
-        <v>1.956597</v>
+        <v>1.787027</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>17</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B15" s="6">
-        <v>195.6597</v>
+        <v>178.7027</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G17"/>
+  <dimension ref="A1:G18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -875,62 +887,62 @@
         <v>0.1</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F10" t="s">
         <v>38</v>
       </c>
       <c r="G10" s="4">
         <f>E10*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="9">
-        <v>3</v>
+        <v>0.6</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>3</v>
+        <v>0.6</v>
       </c>
       <c r="F11" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="4">
         <f>E11*7.08</f>
-        <v>21.24</v>
+        <v>4.248</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" t="s">
         <v>50</v>
       </c>
       <c r="D12" s="9">
         <v>0.9</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.9</v>
       </c>
       <c r="F12" t="s">
         <v>38</v>
       </c>
       <c r="G12" s="4">
         <f>E12*5.2</f>
         <v>4.68</v>
@@ -975,775 +987,820 @@
         <v>1</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>1</v>
       </c>
       <c r="F14" t="s">
         <v>38</v>
       </c>
       <c r="G14" s="4">
         <f>E14*5.8</f>
         <v>5.8</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" t="s">
         <v>59</v>
       </c>
       <c r="D15" s="9">
-        <v>3</v>
+        <v>0.1</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>3</v>
+        <v>0.1</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*3.85</f>
-        <v>11.55</v>
+        <f>E15*0.35</f>
+        <v>0.035</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" t="s">
         <v>62</v>
       </c>
       <c r="D16" s="9">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*10.1</f>
+        <f>E16*3.85</f>
+        <v>11.55</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" t="s">
+        <v>64</v>
+      </c>
+      <c r="C17" t="s">
+        <v>65</v>
+      </c>
+      <c r="D17" s="9">
+        <v>15</v>
+      </c>
+      <c r="E17" s="11">
+        <f>D17*$B$2</f>
+        <v>15</v>
+      </c>
+      <c r="F17" t="s">
+        <v>38</v>
+      </c>
+      <c r="G17" s="4">
+        <f>E17*10.1</f>
         <v>151.5</v>
       </c>
     </row>
-    <row r="17">
-[...9 lines deleted...]
-        <f>SUM(G7:G16)</f>
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18" t="s" s="3">
+        <v>66</v>
+      </c>
+      <c r="G18" s="13">
+        <f>SUM(G7:G17)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F13"/>
+  <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C3" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D3" s="11">
         <v>0.1</v>
       </c>
       <c r="E3" t="s">
         <v>38</v>
       </c>
       <c r="F3" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D4" s="11">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>38</v>
       </c>
       <c r="F4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C5" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D5" s="11">
         <v>4</v>
       </c>
       <c r="E5" t="s">
         <v>34</v>
       </c>
       <c r="F5" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C6" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D6" s="11">
         <v>3.9</v>
       </c>
       <c r="E6" t="s">
         <v>34</v>
       </c>
       <c r="F6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C7" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D7" s="11">
         <v>0.1</v>
       </c>
       <c r="E7" t="s">
         <v>38</v>
       </c>
       <c r="F7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C8" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D8" s="11">
-        <v>3</v>
+        <v>0.6</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C9" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D9" s="11">
         <v>1</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F9" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C10" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D10" s="11">
         <v>0.003</v>
       </c>
       <c r="E10" t="s">
         <v>38</v>
       </c>
       <c r="F10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C11" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D11" s="11">
         <v>0.9</v>
       </c>
       <c r="E11" t="s">
         <v>38</v>
       </c>
       <c r="F11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C12" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D12" s="11">
         <v>0.9</v>
       </c>
       <c r="E12" t="s">
         <v>38</v>
       </c>
       <c r="F12" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C13" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D13" s="11">
         <v>3</v>
       </c>
       <c r="E13" t="s">
         <v>38</v>
       </c>
       <c r="F13" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>86</v>
+      </c>
+      <c r="C14" t="s">
+        <v>74</v>
+      </c>
+      <c r="D14" s="11">
+        <v>0.1</v>
+      </c>
+      <c r="E14" t="s">
+        <v>38</v>
+      </c>
+      <c r="F14" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>88</v>
+        <v>92</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="D2" t="inlineStr" s="14">
         <is>
           <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. E</t>
         </is>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="D3" t="inlineStr" s="14">
         <is>
           <t>Préparations préliminaires - Déconditionner la viande suivant la procédure.Réserver au froid dans un bac S s GN2/1 H 250 en polycarbonate muni d’une grille égouttoir et d’un couvercle. - Déconditionner les champignons suivant la procédure.Egoutter dans un bac GN perforé. - Récupérer le jus des champignons.Réserver au froid dans une petite calotte.</t>
         </is>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="D4" t="inlineStr" s="14">
         <is>
           <t>Blanchir la viande - Mettre les morceaux de viande dans une marmite.Mouiller à l’eau froide au-dessus du niveau de la viande. - Porter à ébullition 2 minutes.Stopper la source de chaleur.Ecumer la surface de g l’eau de cuisson.Rafraîchir en laissant couler de l’eau froide sur la viande,et en s même temps évacuer l’eau par la bonde robinet.</t>
         </is>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="D5" t="inlineStr" s="14">
         <is>
           <t>Marquer la cuisson de la viande - Mouiller à nouveau les morceaux de viande avec de l’eau froide. - Ajouter à l’eau,le fond de volaille déshydraté en se reportant aux recommandations de fabricant.Saler (on peut corser le fond et l’améliorer en ajoutant des aromates). - Poser la sonde de cuisson au cœur d’un morceau de viande. - Porter à ébullition.Réduire la source de chaleur et laisser cuire à couvert. - De temps en temps,écumer la surface de la cuisson. - Atteindre la température de + 95 °C au cœur de la viande en fin de cuisson.Il faudra g un temps de cuisson d’environ de 35 / 40 minutes pour la dinde et 1h30 pour le veau. 1 - Respecter la procédure de fin de cuisson. - Décanter la viande dans 4 bacs GN 1/1 H 100,à l’aide d’une écumoire.Couvrir et maintenir en armoire chaude en attente de finition.</t>
         </is>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D6" t="inlineStr" s="14">
         <is>
           <t>Confectionner le roux - Pendant la cuisson de la viande,dans un rondeau,faire fondre le beurre.Ajouter la farine.Mélanger au fouet.Laisser cuire le roux doucement,sans coloration. - Au terme de la cuisson,le roux blanchit et devient mousseux.Laisser refroidir le roux dans le rondeau qui servira ultérieurement à la confection de la sauce.</t>
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="D7" t="inlineStr" s="14">
         <is>
           <t>Préparer la garniture - Faire glacer à blanc les petits oignons grelots.(voir la recette). - Passer les champignons au four réglé sur la position vapeur,durant 2 minutes. - Répartir la garniture sur la viande décantée dans les 4 bacs.Couvrir et stocker au chaud.</t>
         </is>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="D8" t="inlineStr" s="14">
         <is>
           <t>Confectionner la sauce - Verser et passer au chinois 12 litres de fond de cuisson bouillant sur le roux froid. - Mélanger au fouet et laisser cuire à feu doux 10 minutes environ.Ajouter le jus des champignons. - Remuer et dépouiller fréquemment la sauce. - Dans une calotte,mélanger la crème fraîche et les jaunes d’œufs pasteurisés. - Corser la saveur de la sauce en ajoutant le concentré de champignons et de volaille. - Hors du feu,adjoindre la liaison crème/jaunes d’œufs au velouté. - Monter la sauce au mixeur pour la rendre plus onctueuse.Rectifier l’assaisonnement.</t>
         </is>
       </c>
       <c r="E8" t="s" s="14"/>
       <c r="F8" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>2</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="D9" t="inlineStr" s="14">
         <is>
           <t>Terminer la blanquette - Répartir la sauce sur la viande et la garniture,dans les 4 bacs. - Agiter les bacs d’un mouvement circulaire pour lier tous les éléments ensemble. - Respecter la procédure de fin de cuisson. - Stocker en armoire chaude et maintenir à la température de + 63 °C en attente de consommation.</t>
         </is>
       </c>
       <c r="E9" t="s" s="14"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>2</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="D10" t="s" s="14">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="E10" t="s" s="14"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
       <c r="C11" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="D11" t="s" s="14">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="E11" t="s" s="14"/>
       <c r="F11"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D18"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"GRO_CDC_093 · GRO.VOLAILLE · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_093 · GRO.VOLAILLE · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. E</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>"[RÉSERVER] "&amp;Procedure!D3</f>
         <v>[RÉSERVER] Préparations préliminaires - Déconditionner la viande suivant la procédure.Réserver au froid dans un bac S s GN2/1 H 250 en polycarbonate muni d’une grille égouttoir et d’un couvercle. - Déconditionner les champignons suivant la procédure.Egoutter dans un bac GN perforé. - Récupérer le jus des champignons.Réserver au froid dans une petite calotte.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="17">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B7" t="str" s="14">
         <f>"[BLANCHIR] "&amp;Procedure!D4</f>
         <v>[BLANCHIR] Blanchir la viande - Mettre les morceaux de viande dans une marmite.Mouiller à l’eau froide au-dessus du niveau de la viande. - Porter à ébullition 2 minutes.Stopper la source de chaleur.Ecumer la surface de g l’eau de cuisson.Rafraîchir en laissant couler de l’eau froide sur la viande,et en s même temps évacuer l’eau par la bonde robinet.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="17">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="B8" t="str" s="14">
         <f>"[MOUILLER] "&amp;Procedure!D5</f>
         <v>[MOUILLER] Marquer la cuisson de la viande - Mouiller à nouveau les morceaux de viande avec de l’eau froide. - Ajouter à l’eau,le fond de volaille déshydraté en se reportant aux recommandations de fabricant.Saler (on peut corser le fond et l’améliorer en ajoutant des aromates). - Poser la sonde de cuisson au cœur d’un morceau de viande. - Porter à ébullition.Réduire la source de chaleur et laisser cuire à couvert. - De temps en temps,écumer la surface de la cuisson. - Atteindre la température de + 95 °C au cœur de la viande en fin de cuisson.Il faudra g un temps de cuisson d’environ de 35 / 40 minutes pour la dinde et 1h30 pour le veau. 1 - Respecter la procédure de fin de cuisson. - Décanter la viande dans 4 bacs GN 1/1 H 100,à l’aide d’une écumoire.Couvrir et maintenir en armoire chaude en attente de finition.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="17">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="B9" t="str" s="14">
         <f>"[CONFECTIONNER] "&amp;Procedure!D6</f>
         <v>[CONFECTIONNER] Confectionner le roux - Pendant la cuisson de la viande,dans un rondeau,faire fondre le beurre.Ajouter la farine.Mélanger au fouet.Laisser cuire le roux doucement,sans coloration. - Au terme de la cuisson,le roux blanchit et devient mousseux.Laisser refroidir le roux dans le rondeau qui servira ultérieurement à la confection de la sauce.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="17">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B10" t="str" s="14">
         <f>"[PRÉPARER] "&amp;Procedure!D7</f>
         <v>[PRÉPARER] Préparer la garniture - Faire glacer à blanc les petits oignons grelots.(voir la recette). - Passer les champignons au four réglé sur la position vapeur,durant 2 minutes. - Répartir la garniture sur la viande décantée dans les 4 bacs.Couvrir et stocker au chaud.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="17">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="B11" t="str" s="14">
         <f>"[VERSER] "&amp;Procedure!D8</f>
         <v>[VERSER] Confectionner la sauce - Verser et passer au chinois 12 litres de fond de cuisson bouillant sur le roux froid. - Mélanger au fouet et laisser cuire à feu doux 10 minutes environ.Ajouter le jus des champignons. - Remuer et dépouiller fréquemment la sauce. - Dans une calotte,mélanger la crème fraîche et les jaunes d’œufs pasteurisés. - Corser la saveur de la sauce en ajoutant le concentré de champignons et de volaille. - Hors du feu,adjoindre la liaison crème/jaunes d’œufs au velouté. - Monter la sauce au mixeur pour la rendre plus onctueuse.Rectifier l’assaisonnement.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="17">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="B12" t="str" s="14">
         <f>"[TERMINER] "&amp;Procedure!D9</f>
         <v>[TERMINER] Terminer la blanquette - Répartir la sauce sur la viande et la garniture,dans les 4 bacs. - Agiter les bacs d’un mouvement circulaire pour lier tous les éléments ensemble. - Respecter la procédure de fin de cuisson. - Stocker en armoire chaude et maintenir à la température de + 63 °C en attente de consommation.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="17">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="B13" t="str" s="14">
         <f>"[DRESSER] "&amp;Procedure!D10</f>
         <v>[DRESSER] Dresser et servir - Servir deux morceaux de viande par assiette.Mettre la garniture si possible sur la viande. - Napper de sauce.Accompagner de riz créole.</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="16">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="17">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B16" t="str" s="14">
         <f>"[DISSOUDRE] "&amp;Procedure!D11</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18" t="s" s="18">
         <v>21</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="15">