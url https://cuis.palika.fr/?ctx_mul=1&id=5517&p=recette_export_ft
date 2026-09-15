--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -89,65 +89,65 @@
   <si>
     <t>KNORR-FBLIE-STD</t>
   </si>
   <si>
     <t>Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>RNM1940160</t>
   </si>
   <si>
     <t>ESTRAGON France botte</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
-    <t>RNM57226340</t>
-[...4 lines deleted...]
-  <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
+    <t>RNMS00811</t>
+  </si>
+  <si>
+    <t>Persil haché IQF</t>
+  </si>
+  <si>
     <t>RNMS00865</t>
   </si>
   <si>
     <t>Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t>RNMS00777</t>
   </si>
   <si>
     <t>Brunoise de légumes surgelée</t>
   </si>
   <si>
     <t>Pommes de terre surgelées</t>
   </si>
   <si>
     <t>RNMS00784</t>
   </si>
   <si>
     <t>Champignons émincés surgelés</t>
   </si>
   <si>
     <t>RNMS00324</t>
   </si>
   <si>
     <t>Paupiettes de dindonneau UE</t>
@@ -242,51 +242,51 @@
   <si>
     <t xml:space="preserve">    ↳ Brunoise de légumes surgelée</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Champignons émincés surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fond brun de veau reconstitue (collectivite)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ EAU</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ ESTRAGON France botte</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PERSIL frisé U.E. botte</t>
+    <t xml:space="preserve">    ↳ Persil haché IQF</t>
   </si>
   <si>
     <t>Fiche technique — PAUPIETTES DE DINDE</t>
   </si>
   <si>
     <t>PAUPIETTES DE DINDE  GRO_CDC_090</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
@@ -584,123 +584,123 @@
         <v>0.2</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="9">
         <f>E8*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="4">
-        <v>0.15</v>
+        <v>5</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.15</v>
+        <v>5</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="9">
         <f>E9*6</f>
-        <v>0.9</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10" t="s">
         <v>25</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D10" s="4">
         <v>0.2</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F10" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G10" s="9">
-        <f>E10*4.5</f>
-        <v>0.9</v>
+        <f>E10*9.26</f>
+        <v>1.852</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
       <c r="D11" s="4">
         <v>0.2</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="9">
-        <f>E11*9.26</f>
-        <v>1.852</v>
+        <f>E11*7.07</f>
+        <v>1.414</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D12" s="4">
         <v>3</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>3</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="9">
         <f>E12*2.92</f>
         <v>8.76</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>31</v>
       </c>
       <c r="B13" t="s">
         <v>32</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
@@ -1145,55 +1145,55 @@
       <c r="B10" t="s">
         <v>73</v>
       </c>
       <c r="C10" t="s">
         <v>66</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>74</v>
       </c>
       <c r="C11" t="s">
         <v>66</v>
       </c>
       <c r="D11" s="6">
-        <f>'Besoins'!$B$2*0.15</f>
-        <v>0.15</v>
+        <f>'Besoins'!$B$2*5</f>
+        <v>5</v>
       </c>
       <c r="E11" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>75</v>
       </c>
       <c r="C12" t="s">
         <v>66</v>
       </c>
       <c r="D12" s="6">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 