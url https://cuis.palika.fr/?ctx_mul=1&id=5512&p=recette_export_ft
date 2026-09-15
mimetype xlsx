--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -763,62 +763,62 @@
         <v>2</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
         <v>2</v>
       </c>
       <c r="F13" t="s">
         <v>15</v>
       </c>
       <c r="G13" s="8">
         <f>E13*2.2</f>
         <v>4.4</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14" t="s">
         <v>36</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="4">
-        <v>0.05</v>
+        <v>1.667</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
-        <v>0.05</v>
+        <v>1.667</v>
       </c>
       <c r="F14" t="s">
         <v>38</v>
       </c>
       <c r="G14" s="8">
         <f>E14*6</f>
-        <v>0.3</v>
+        <v>10.002</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15" t="s">
         <v>40</v>
       </c>
       <c r="C15" t="s">
         <v>41</v>
       </c>
       <c r="D15" s="4">
         <v>0.5</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F15" t="s">
         <v>25</v>
       </c>
       <c r="G15" s="8">
         <f>E15*8.34</f>
         <v>4.17</v>
@@ -1294,55 +1294,55 @@
       <c r="B9" t="s">
         <v>85</v>
       </c>
       <c r="C9" t="s">
         <v>80</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>86</v>
       </c>
       <c r="C10" t="s">
         <v>80</v>
       </c>
       <c r="D10" s="6">
-        <f>'Besoins'!$B$2*0.05</f>
-        <v>0.05</v>
+        <f>'Besoins'!$B$2*1.667</f>
+        <v>1.667</v>
       </c>
       <c r="E10" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>87</v>
       </c>
       <c r="C11" t="s">
         <v>80</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*0.08</f>
         <v>0.08</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">