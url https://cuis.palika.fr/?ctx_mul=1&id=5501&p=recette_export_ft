--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -1270,51 +1270,51 @@
         <v>77</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>85</v>
       </c>
       <c r="C11" t="s">
         <v>77</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="E11" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>86</v>
       </c>
       <c r="C12" t="s">
         <v>77</v>
       </c>
       <c r="D12" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">