--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -79,51 +79,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 02:40</t>
+    <t>15/09/2026 14:38</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -1318,51 +1318,51 @@
       </c>
       <c r="D10" s="11">
         <v>2</v>
       </c>
       <c r="E10" t="s">
         <v>38</v>
       </c>
       <c r="F10" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>86</v>
       </c>
       <c r="C11" t="s">
         <v>77</v>
       </c>
       <c r="D11" s="11">
         <v>0.25</v>
       </c>
       <c r="E11" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="F11" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>87</v>
       </c>
       <c r="C12" t="s">
         <v>77</v>
       </c>
       <c r="D12" s="11">
         <v>0.5</v>
       </c>
       <c r="E12" t="s">
         <v>34</v>
       </c>
       <c r="F12" t="s">
         <v>50</v>
       </c>
     </row>