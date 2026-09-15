--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -17,59 +17,59 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="107" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="115">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>FILETS DE POISSON</t>
+    <t>FILETS DE POISSON SAUCE DUXELLES</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_071</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Poissons collectivité (GRO.POISSONS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
@@ -79,51 +79,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 04:00</t>
+    <t>15/09/2026 14:39</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -145,161 +145,185 @@
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>CONC-TOMATE</t>
   </si>
   <si>
     <t>Concentré de tomate double</t>
   </si>
   <si>
     <t>Concentrés et purées cuisines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>00000061</t>
   </si>
   <si>
     <t>EAU</t>
   </si>
   <si>
     <t>Matières diverses (à trier)</t>
   </si>
   <si>
+    <t>DUXELLES-SECHE</t>
+  </si>
+  <si>
+    <t>Duxelles de champignons dehydratee</t>
+  </si>
+  <si>
+    <t>Épicerie</t>
+  </si>
+  <si>
+    <t>FUMET-CRUSTACES</t>
+  </si>
+  <si>
+    <t>Fumet de crustaces reconstitue</t>
+  </si>
+  <si>
     <t>FAR-T55</t>
   </si>
   <si>
     <t>Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t>KNORR-FUMET-POIS</t>
   </si>
   <si>
     <t>Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>RNM0020160</t>
   </si>
   <si>
     <t>CERFEUIL France botte</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
-    <t>RNM57226340</t>
-[...2 lines deleted...]
-    <t>PERSIL frisé U.E. botte</t>
+    <t>RNMS00811</t>
+  </si>
+  <si>
+    <t>Persil haché IQF</t>
+  </si>
+  <si>
+    <t>Légumes surgelés</t>
   </si>
   <si>
     <t>RNMS00467</t>
   </si>
   <si>
     <t>Filet de poisson blanc meunière</t>
   </si>
   <si>
     <t>Poissons et fruits de mer surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Poissons collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Filet de poisson blanc meunière</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PERSIL frisé U.E. botte</t>
+    <t xml:space="preserve">    ↳ Persil haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CERFEUIL France botte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ EAU</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Concentré de tomate double</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ Duxelles de champignons dehydratee</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Fumet de crustaces reconstitue</t>
+  </si>
+  <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
     <t>PRÉPARER</t>
   </si>
   <si>
     <t>103 min (prepa)</t>
@@ -310,54 +334,54 @@
   <si>
     <t>ÉTUVER</t>
   </si>
   <si>
     <t>10 min (cuisson)</t>
   </si>
   <si>
     <t>MARQUER</t>
   </si>
   <si>
     <t>DRESSER</t>
   </si>
   <si>
     <t>Dresser et servir - Dresser les portions de poisson nappées de sauce duxelles. - Saupoudrer de persil et cerfeuil hachés.</t>
   </si>
   <si>
     <t>Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t>DISSOUDRE</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
-    <t>Fiche technique — FILETS DE POISSON</t>
-[...2 lines deleted...]
-    <t>FILETS DE POISSON  GRO_CDC_071</t>
+    <t>Fiche technique — FILETS DE POISSON SAUCE DUXELLES</t>
+  </si>
+  <si>
+    <t>FILETS DE POISSON SAUCE DUXELLES  GRO_CDC_071</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>↳ Fumet de poisson reconstitue (collectivite)  GRO-FUMET-POISS</t>
   </si>
@@ -576,106 +600,106 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>15</v>
       </c>
       <c r="B11" s="4">
-        <v>237.89391</v>
+        <v>315.31191</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B12" s="4">
-        <v>2.3789391</v>
+        <v>3.1531191</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>17</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B15" s="6">
-        <v>237.89391</v>
+        <v>315.31191</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G16"/>
+  <dimension ref="A1:G18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -817,791 +841,881 @@
         <v>1.97</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>1.97</v>
       </c>
       <c r="F9" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="4">
         <f>E9*0.003</f>
         <v>0.00591</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="9">
-        <v>0.3</v>
+        <v>1.5</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.3</v>
+        <v>1.5</v>
       </c>
       <c r="F10" t="s">
         <v>38</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*0.56</f>
-        <v>0.168</v>
+        <f>E10*15</f>
+        <v>22.5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D11" s="9">
-        <v>0.03</v>
+        <v>10</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.03</v>
+        <v>10</v>
       </c>
       <c r="F11" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*0</f>
-        <v>0</v>
+        <f>E11*3.5</f>
+        <v>35</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" t="s">
         <v>48</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>49</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="9">
-        <v>0.25</v>
+        <v>0.3</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.25</v>
+        <v>0.3</v>
       </c>
       <c r="F12" t="s">
         <v>38</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*5.2</f>
-        <v>1.3</v>
+        <f>E12*0.56</f>
+        <v>0.168</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" t="s">
         <v>51</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>52</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="9">
-        <v>0.1</v>
+        <v>0.03</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.1</v>
+        <v>0.03</v>
       </c>
       <c r="F13" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*6</f>
-        <v>0.6</v>
+        <f>E13*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C14" t="s">
         <v>55</v>
       </c>
-      <c r="B14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D14" s="9">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="F14" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*4.5</f>
-        <v>0.9</v>
+        <f>E14*5.2</f>
+        <v>1.3</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" t="s">
         <v>57</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>58</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="9">
-        <v>14</v>
+        <v>3.334</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
+        <v>3.334</v>
+      </c>
+      <c r="F15" t="s">
+        <v>59</v>
+      </c>
+      <c r="G15" s="4">
+        <f>E15*6</f>
+        <v>20.004</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" t="s">
+        <v>61</v>
+      </c>
+      <c r="C16" t="s">
+        <v>62</v>
+      </c>
+      <c r="D16" s="9">
+        <v>0.2</v>
+      </c>
+      <c r="E16" s="11">
+        <f>D16*$B$2</f>
+        <v>0.2</v>
+      </c>
+      <c r="F16" t="s">
+        <v>38</v>
+      </c>
+      <c r="G16" s="4">
+        <f>E16*7.07</f>
+        <v>1.414</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" t="s">
+        <v>64</v>
+      </c>
+      <c r="C17" t="s">
+        <v>65</v>
+      </c>
+      <c r="D17" s="9">
         <v>14</v>
       </c>
-      <c r="F15" t="s">
+      <c r="E17" s="11">
+        <f>D17*$B$2</f>
+        <v>14</v>
+      </c>
+      <c r="F17" t="s">
         <v>38</v>
       </c>
-      <c r="G15" s="4">
-        <f>E15*16.3</f>
+      <c r="G17" s="4">
+        <f>E17*16.3</f>
         <v>228.2</v>
       </c>
     </row>
-    <row r="16">
-[...9 lines deleted...]
-        <f>SUM(G7:G15)</f>
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18" t="s" s="3">
+        <v>66</v>
+      </c>
+      <c r="G18" s="13">
+        <f>SUM(G7:G17)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F12"/>
+  <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="C3" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="D3" s="11">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>38</v>
       </c>
       <c r="F3" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="C4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="D4" s="11">
         <v>0.2</v>
       </c>
       <c r="E4" t="s">
         <v>38</v>
       </c>
       <c r="F4" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="C5" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="D5" s="11">
-        <v>0.1</v>
+        <v>3.334</v>
       </c>
       <c r="E5" t="s">
-        <v>38</v>
+        <v>59</v>
       </c>
       <c r="F5" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="C6" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="D6" s="11">
         <v>0.25</v>
       </c>
       <c r="E6" t="s">
         <v>38</v>
       </c>
       <c r="F6" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="C7" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="D7" s="11">
         <v>2</v>
       </c>
       <c r="E7" t="s">
         <v>34</v>
       </c>
       <c r="F7" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
+        <v>80</v>
+      </c>
+      <c r="C8" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="D8" s="11">
         <v>1.97</v>
       </c>
       <c r="E8" t="s">
         <v>34</v>
       </c>
       <c r="F8" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="C9" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="D9" s="11">
         <v>0.03</v>
       </c>
       <c r="E9" t="s">
         <v>38</v>
       </c>
       <c r="F9" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="C10" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="D10" s="11">
         <v>2</v>
       </c>
       <c r="E10" t="s">
         <v>34</v>
       </c>
       <c r="F10" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="C11" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="D11" s="11">
         <v>0.4</v>
       </c>
       <c r="E11" t="s">
         <v>38</v>
       </c>
       <c r="F11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="C12" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="D12" s="11">
         <v>0.3</v>
       </c>
       <c r="E12" t="s">
         <v>38</v>
       </c>
       <c r="F12" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>85</v>
+      </c>
+      <c r="C13" t="s">
+        <v>74</v>
+      </c>
+      <c r="D13" s="11">
+        <v>1.5</v>
+      </c>
+      <c r="E13" t="s">
+        <v>38</v>
+      </c>
+      <c r="F13" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>86</v>
+      </c>
+      <c r="C14" t="s">
+        <v>74</v>
+      </c>
+      <c r="D14" s="11">
+        <v>10</v>
+      </c>
+      <c r="E14" t="s">
+        <v>34</v>
+      </c>
+      <c r="F14" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>84</v>
+        <v>92</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="D2" t="inlineStr" s="14">
         <is>
           <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Désinfecter le matériel et le poste de travail,suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="D3" t="inlineStr" s="14">
         <is>
           <t>Préparations préliminaires - La veille : décongeler le poisson,suivant la procédure. - Habiller,portionner,laver et égoutter le poisson.Réserver dans un bac GN2/1H200 en polycarbonate,muni d’une grille égouttoir. - Déconditionner la boîte de tomate concentrée,suivant la procédure.Réserver le contenu au froid. - Laver et désinfecter le persil et le cerfeuil,suivant la procédure. - Hacher le persil et le cerfeuil.Réserver au froid. - Dans une petite russe,faire fondre 250 g de beurre. - Au pinceau,badigeonner le fond de 8 bacs GN 1/1 H 65.Réserver.</t>
         </is>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="D4" t="inlineStr" s="14">
         <is>
           <t>Confectionner la duxelles - Dans une russe,confectionner 2 litres de fumet de poisson,à partir de fond déshydraté,en se reportant aux recommandations du fabricant. - Dans une russe,confectionner la duxelles de champignons,en se reportant aux recommandations du fabricant.Réserver. - Ajouter à la duxelles,la tomate concentrée et le fumet de poisson.Laisser cuire doucement,afin d’obtenir la consistance d’une purée moelleuse.Rectifier l’assaisonnement.Réserver au chaud en attente d’utilisation.</t>
         </is>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="D5" t="inlineStr" s="14">
         <is>
           <t>Confectionner le roux - Dans un rondeau,faire fondre le beurre.Ajouter la farine tamisée.Remuer au fouet. - Au terme de la cuisson,le roux blanchit et devient mousseux.Refroidir le roux dans le rondeau qui servira ultérieurement à l’élaboration de la sauce.</t>
         </is>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="D6" t="inlineStr" s="14">
         <is>
           <t>Confectionner la sauce - Dans une russe,confectionner le fumet de crustacés à partir de fond déshydraté en se reportant aux recommandations du fabricant. - Verser le fumet de crustacés bouillant sur le roux froid.Mélanger au fouet.Porter à ébullition sans cesser de remuer. Laisser cuire à feu doux le velouté pendant 10minutes. - Ajouter la crème fraîche au velouté de crustacés. - Monter la sauce au mixeur,pour lui donner de l’onctuosité.Adjoindre la duxelles au velouté crémé.Mélanger l’ensemble au fouet.Rectifier l’assaisonnement.</t>
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="D7" t="inlineStr" s="14">
         <is>
           <t>Marquer la cuisson du poisson - Préchauffer le four,sur la position mixte,à + 170 °C. - Napper le fond des bacs GN de sauce crustacés à la duxelles. - Disposer sur le fond des bacs saucés,12 portions de poisson par bac. - Saucer le dessus des filets de poisson.Couvrir. - Étager les bacs garnis sur l’échelle de cuisson. - Poser la sonde de cuisson au cœur d’une portion. - Enfourner et cuire à four mixte à + 170 °C.Atteindre + 63 °C à cœur,en fin de cuisson. - Respecter la procédure de fin de cuisson. - Stocker en armoire chaude et maintenir à + 63 °C en attente de consommation.</t>
         </is>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="D8" t="s" s="14">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="E8" t="s" s="14"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
       <c r="C9" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="D9" t="s" s="14">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="E9" t="s" s="14"/>
       <c r="F9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D16"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"GRO_CDC_071 · GRO.POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_071 · GRO.POISSONS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Désinfecter le matériel et le poste de travail,suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>"[PRÉPARER] "&amp;Procedure!D3</f>
         <v>[PRÉPARER] Préparations préliminaires - La veille : décongeler le poisson,suivant la procédure. - Habiller,portionner,laver et égoutter le poisson.Réserver dans un bac GN2/1H200 en polycarbonate,muni d’une grille égouttoir. - Déconditionner la boîte de tomate concentrée,suivant la procédure.Réserver le contenu au froid. - Laver et désinfecter le persil et le cerfeuil,suivant la procédure. - Hacher le persil et le cerfeuil.Réserver au froid. - Dans une petite russe,faire fondre 250 g de beurre. - Au pinceau,badigeonner le fond de 8 bacs GN 1/1 H 65.Réserver.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="17">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="B7" t="str" s="14">
         <f>"[CONFECTIONNER] "&amp;Procedure!D4</f>
         <v>[CONFECTIONNER] Confectionner la duxelles - Dans une russe,confectionner 2 litres de fumet de poisson,à partir de fond déshydraté,en se reportant aux recommandations du fabricant. - Dans une russe,confectionner la duxelles de champignons,en se reportant aux recommandations du fabricant.Réserver. - Ajouter à la duxelles,la tomate concentrée et le fumet de poisson.Laisser cuire doucement,afin d’obtenir la consistance d’une purée moelleuse.Rectifier l’assaisonnement.Réserver au chaud en attente d’utilisation.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="17">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="B8" t="str" s="14">
         <f>"[ÉTUVER] "&amp;Procedure!D5</f>
         <v>[ÉTUVER] Confectionner le roux - Dans un rondeau,faire fondre le beurre.Ajouter la farine tamisée.Remuer au fouet. - Au terme de la cuisson,le roux blanchit et devient mousseux.Refroidir le roux dans le rondeau qui servira ultérieurement à l’élaboration de la sauce.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="17">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="B9" t="str" s="14">
         <f>"[CONFECTIONNER] "&amp;Procedure!D6</f>
         <v>[CONFECTIONNER] Confectionner la sauce - Dans une russe,confectionner le fumet de crustacés à partir de fond déshydraté en se reportant aux recommandations du fabricant. - Verser le fumet de crustacés bouillant sur le roux froid.Mélanger au fouet.Porter à ébullition sans cesser de remuer. Laisser cuire à feu doux le velouté pendant 10minutes. - Ajouter la crème fraîche au velouté de crustacés. - Monter la sauce au mixeur,pour lui donner de l’onctuosité.Adjoindre la duxelles au velouté crémé.Mélanger l’ensemble au fouet.Rectifier l’assaisonnement.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="17">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="B10" t="str" s="14">
         <f>"[MARQUER] "&amp;Procedure!D7</f>
         <v>[MARQUER] Marquer la cuisson du poisson - Préchauffer le four,sur la position mixte,à + 170 °C. - Napper le fond des bacs GN de sauce crustacés à la duxelles. - Disposer sur le fond des bacs saucés,12 portions de poisson par bac. - Saucer le dessus des filets de poisson.Couvrir. - Étager les bacs garnis sur l’échelle de cuisson. - Poser la sonde de cuisson au cœur d’une portion. - Enfourner et cuire à four mixte à + 170 °C.Atteindre + 63 °C à cœur,en fin de cuisson. - Respecter la procédure de fin de cuisson. - Stocker en armoire chaude et maintenir à + 63 °C en attente de consommation.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="17">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="B11" t="str" s="14">
         <f>"[DRESSER] "&amp;Procedure!D8</f>
         <v>[DRESSER] Dresser et servir - Dresser les portions de poisson nappées de sauce duxelles. - Saupoudrer de persil et cerfeuil hachés.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="16">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="17">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="B14" t="str" s="14">
         <f>"[DISSOUDRE] "&amp;Procedure!D9</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="18">
         <v>21</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="13">
@@ -1612,37 +1726,37 @@
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="A16:D16"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>FILETS DE POISSON</dc:title>
+  <dc:title>FILETS DE POISSON SAUCE DUXELLE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>