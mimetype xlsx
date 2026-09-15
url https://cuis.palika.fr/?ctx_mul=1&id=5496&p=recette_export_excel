--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="107" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="119">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>FILETS DE MERLU</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_069</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Poissons collectivité (GRO.POISSONS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -79,216 +79,252 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 04:01</t>
+    <t>15/09/2026 16:54</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
+    <t>00000224</t>
+  </si>
+  <si>
+    <t>CITRON</t>
+  </si>
+  <si>
+    <t>FRUIT FRAIS</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
     <t>00000061</t>
   </si>
   <si>
     <t>EAU</t>
   </si>
   <si>
     <t>Matières diverses (à trier)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
+    <t>EPI-SAFRAN</t>
+  </si>
+  <si>
+    <t>Safran filaments (Iran)</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
     <t>FAR-T55</t>
   </si>
   <si>
     <t>Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
-    <t>kg</t>
-[...1 lines deleted...]
-  <si>
     <t>KNORR-FUMET-POIS</t>
   </si>
   <si>
     <t>Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>CRE-FRAICHE-LI</t>
   </si>
   <si>
     <t>Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
-    <t>RNM57226340</t>
-[...10 lines deleted...]
-  <si>
     <t>RNM4G100920</t>
   </si>
   <si>
     <t>Échalotes émincées 4G</t>
   </si>
   <si>
     <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
+    <t>RNMS00811</t>
+  </si>
+  <si>
+    <t>Persil haché IQF</t>
+  </si>
+  <si>
+    <t>Légumes surgelés</t>
+  </si>
+  <si>
     <t>RNMS00473</t>
   </si>
   <si>
     <t>Filets coeur de merlu du cap</t>
   </si>
   <si>
     <t>Poissons et fruits de mer surgelés</t>
   </si>
   <si>
+    <t>RNMS00532</t>
+  </si>
+  <si>
+    <t>Moules entières cuites pleine eau</t>
+  </si>
+  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Poissons collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Filets coeur de merlu du cap</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ EAU</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Échalotes émincées 4G</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PERSIL frisé U.E. botte</t>
+    <t xml:space="preserve">    ↳ Persil haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Moules entières cuites pleine eau</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ CITRON (P)</t>
+  </si>
+  <si>
+    <t>Conversions fruits frais (P→K)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ CITRON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Safran filaments (Iran)</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
     <t>PRÉPARER</t>
   </si>
@@ -576,106 +612,106 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>15</v>
       </c>
       <c r="B11" s="4">
-        <v>232.74528</v>
+        <v>296.89076</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B12" s="4">
-        <v>2.3274528</v>
+        <v>2.9689076</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>17</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B15" s="6">
-        <v>232.74528</v>
+        <v>296.89076</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G15"/>
+  <dimension ref="A1:G18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -742,852 +778,1007 @@
       </c>
       <c r="D6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="12">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="9">
-        <v>15.76</v>
+        <v>2</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>15.76</v>
+        <v>2</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0.003</f>
-        <v>0.04728</v>
+        <f>E7*1.09074</f>
+        <v>2.18148</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s">
+      <c r="A8" t="s" s="12">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8" s="9">
-        <v>0.8</v>
+        <v>15.76</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.8</v>
+        <v>15.76</v>
       </c>
       <c r="F8" t="s">
         <v>38</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.56</f>
-        <v>0.448</v>
+        <f>E8*0.003</f>
+        <v>0.04728</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>0.24</v>
+        <v>0.01</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.24</v>
+        <v>0.01</v>
       </c>
       <c r="F9" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*2800</f>
+        <v>28</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="9">
-        <v>0.25</v>
+        <v>0.8</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.25</v>
+        <v>0.8</v>
       </c>
       <c r="F10" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*5.2</f>
-        <v>1.3</v>
+        <f>E10*0.56</f>
+        <v>0.448</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="9">
-        <v>2</v>
+        <v>0.24</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>2</v>
+        <v>0.24</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*2.2</f>
-        <v>4.4</v>
+        <f>E11*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" t="s">
         <v>50</v>
       </c>
       <c r="D12" s="9">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="F12" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*4.5</f>
-        <v>0.9</v>
+        <f>E12*5.2</f>
+        <v>1.3</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" t="s">
         <v>52</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>53</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="9">
-        <v>0.5</v>
+        <v>2</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.5</v>
+        <v>2</v>
       </c>
       <c r="F13" t="s">
         <v>38</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*8.34</f>
-        <v>4.17</v>
+        <f>E13*2.2</f>
+        <v>4.4</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" t="s">
         <v>55</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>56</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="9">
-        <v>14</v>
+        <v>0.5</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
+        <v>0.5</v>
+      </c>
+      <c r="F14" t="s">
+        <v>34</v>
+      </c>
+      <c r="G14" s="4">
+        <f>E14*8.34</f>
+        <v>4.17</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C15" t="s">
+        <v>59</v>
+      </c>
+      <c r="D15" s="9">
+        <v>0.2</v>
+      </c>
+      <c r="E15" s="11">
+        <f>D15*$B$2</f>
+        <v>0.2</v>
+      </c>
+      <c r="F15" t="s">
+        <v>34</v>
+      </c>
+      <c r="G15" s="4">
+        <f>E15*7.07</f>
+        <v>1.414</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" t="s">
+        <v>61</v>
+      </c>
+      <c r="C16" t="s">
+        <v>62</v>
+      </c>
+      <c r="D16" s="9">
         <v>14</v>
       </c>
-      <c r="F14" t="s">
-[...3 lines deleted...]
-        <f>E14*15.82</f>
+      <c r="E16" s="11">
+        <f>D16*$B$2</f>
+        <v>14</v>
+      </c>
+      <c r="F16" t="s">
+        <v>34</v>
+      </c>
+      <c r="G16" s="4">
+        <f>E16*15.82</f>
         <v>221.48</v>
       </c>
     </row>
-    <row r="15">
-[...9 lines deleted...]
-        <f>SUM(G7:G14)</f>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" t="s">
+        <v>64</v>
+      </c>
+      <c r="C17" t="s">
+        <v>62</v>
+      </c>
+      <c r="D17" s="9">
+        <v>5</v>
+      </c>
+      <c r="E17" s="11">
+        <f>D17*$B$2</f>
+        <v>5</v>
+      </c>
+      <c r="F17" t="s">
+        <v>34</v>
+      </c>
+      <c r="G17" s="4">
+        <f>E17*6.69</f>
+        <v>33.45</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18" t="s" s="3">
+        <v>65</v>
+      </c>
+      <c r="G18" s="13">
+        <f>SUM(G7:G17)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F11"/>
+  <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="C3" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="D3" s="11">
         <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="F3" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="C4" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="D4" s="11">
         <v>0.25</v>
       </c>
       <c r="E4" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="F4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="C5" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="D5" s="11">
         <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F5" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="C6" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="D6" s="11">
         <v>15.76</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F6" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="C7" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="D7" s="11">
         <v>0.24</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="F7" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="C8" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="D8" s="11">
         <v>0.5</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="F8" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
+        <v>80</v>
+      </c>
+      <c r="C9" t="s">
         <v>73</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="11">
         <v>2</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F9" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="C10" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="D10" s="11">
         <v>0.2</v>
       </c>
       <c r="E10" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="F10" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="C11" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="D11" s="11">
         <v>0.8</v>
       </c>
       <c r="E11" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="F11" t="s">
-        <v>37</v>
+        <v>44</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>83</v>
+      </c>
+      <c r="C12" t="s">
+        <v>73</v>
+      </c>
+      <c r="D12" s="11">
+        <v>5</v>
+      </c>
+      <c r="E12" t="s">
+        <v>34</v>
+      </c>
+      <c r="F12" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>84</v>
+      </c>
+      <c r="C13" t="s">
+        <v>70</v>
+      </c>
+      <c r="D13" s="11">
+        <v>2</v>
+      </c>
+      <c r="E13" t="s">
+        <v>24</v>
+      </c>
+      <c r="F13" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>86</v>
+      </c>
+      <c r="C14" t="s">
+        <v>73</v>
+      </c>
+      <c r="D14" s="11">
+        <v>2</v>
+      </c>
+      <c r="E14" t="s">
+        <v>34</v>
+      </c>
+      <c r="F14" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>87</v>
+      </c>
+      <c r="C15" t="s">
+        <v>73</v>
+      </c>
+      <c r="D15" s="11">
+        <v>0.01</v>
+      </c>
+      <c r="E15" t="s">
+        <v>34</v>
+      </c>
+      <c r="F15" t="s">
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>81</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="D2" t="inlineStr" s="14">
         <is>
           <t>Mise en place du poste de travai - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="D3" t="inlineStr" s="14">
         <is>
           <t>Préparations préliminaires - La veille,décongeler le poisson suivant la procédure. - Habiller,laver,égoutter et stocker les filets au froid en attente d’utilisation. - Éplucher,laver et désinfecter le persil.Au cutter,hacher le persil.Réserver au froid. - Dans une russe,faire fondre 250 g de beurre. - Au pinceau,beurrer le fond de 8 bacs GN 1/1 H 65 perforés.Réserver. - Déconditionner les moules «pleine eau» dans un bac GN 1/1 H 100 en polycarbonate,en suivant la procédure.</t>
         </is>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>85</v>
+        <v>97</v>
       </c>
       <c r="D4" t="inlineStr" s="14">
         <is>
           <t>Élaborer le fumet de poisson - Dans un rondeau,élaborer le fumet,à partir de fond déshydraté,en suivant les recommandations du fabricant.Réserver au chaud en attente d’utilisation.</t>
         </is>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>86</v>
+        <v>98</v>
       </c>
       <c r="D5" t="inlineStr" s="14">
         <is>
           <t>Confectionner le roux - Dans une russe,faire fondre le beurre.Ajouter la farine tamisée.Mélanger au fouet. - Laisser cuire sans coloration.Au terme de la cuisson,le roux blanchit et devient mousseux. - Laisser refroidir le roux dans le rondeau qui servira ultérieurement à la confection de la sauce.</t>
         </is>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
       <c r="D6" t="inlineStr" s="14">
         <is>
           <t>Marquer la cuisson du poisson - Préchauffer le four sur la position chaleur mixte à +160°C. - Tapisser le fond des GN perforés beurrés avec l’échalote émincée. - Plaquer 12 portions de poisson et 48 moules «pleine eau» dans chacun des 8 bacs GN 1/1 H 65. - Doubler les 8 bacs GN perforés avec 8 bacs GN 1/1 45,ce qui facilitera la récupération du fond de cuisson pour confectionner la sauce. - Mouiller chaque bac avec 2 L de fumet.Poser la sonde de cuisson dans une portion. - Couvrir les bacs.Etager les bacs sur une échelle de cuisson. - Enfourner l’échelle.Cuire entre 5 et 10 minutes.Atteindre la température de + 63°C à cœur. - Contrôler la cuisson.Respecter la procédure de fin de cuisson.</t>
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>86</v>
+        <v>98</v>
       </c>
       <c r="D7" t="inlineStr" s="14">
         <is>
           <t>Confectionner la sauce - Récupérer le fond de cuisson des 8 bacs de poisson poché,dans le rondeau où se trouve le roux.Mélanger au fouet. - Pendant la cuisson du velouté,filmer chaque bac afin de garder le moelleux du poisson. - Stocker en armoire chaude à + 63°C en attente de consommation. - Cuire et réduire à feu doux le velouté de poisson réaliser à partir du fond de cuisson,afin d’obtenir 12 litres de sauce.Au terme de la cuisson,ajouter le safran et la crème fraîche.Monter la sauce au mixeur pour la rendre onctueuse.Ajouter quelques gouttes de citron. - Vérifier la consistance de la sauce.Rectifier l’assaisonnement. - Respecter la procédure de fin de cuisson. - Stocker en armoire chaude ou au bain-marie et maintenir à + 63°C à cœur.</t>
         </is>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>89</v>
+        <v>101</v>
       </c>
       <c r="D8" t="inlineStr" s="14">
         <is>
           <t>Dresser et servir - Dresser une portion de poisson dans l’assiette,décorer avec 4 moules avec leur coquille. - Napper de sauce et saupoudrer de persil haché. - Accompagner le poisson de pommes vapeur,de riz pilaf,de gratin de légumes,etc.</t>
         </is>
       </c>
       <c r="E8" t="s" s="14"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>2</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="D9" t="s" s="14">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="E9" t="s" s="14"/>
       <c r="F9" t="s">
-        <v>92</v>
+        <v>104</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="B10">
         <v>1</v>
       </c>
       <c r="C10" t="s">
-        <v>94</v>
+        <v>106</v>
       </c>
       <c r="D10" t="s" s="14">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="E10" t="s" s="14"/>
       <c r="F10"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D17"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"GRO_CDC_069 · GRO.POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_069 · GRO.POISSONS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>97</v>
+        <v>109</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travai - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>"[PRÉPARER] "&amp;Procedure!D3</f>
         <v>[PRÉPARER] Préparations préliminaires - La veille,décongeler le poisson suivant la procédure. - Habiller,laver,égoutter et stocker les filets au froid en attente d’utilisation. - Éplucher,laver et désinfecter le persil.Au cutter,hacher le persil.Réserver au froid. - Dans une russe,faire fondre 250 g de beurre. - Au pinceau,beurrer le fond de 8 bacs GN 1/1 H 65 perforés.Réserver. - Déconditionner les moules «pleine eau» dans un bac GN 1/1 H 100 en polycarbonate,en suivant la procédure.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="17">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="B7" t="str" s="14">
         <f>"[ÉLABORER] "&amp;Procedure!D4</f>
         <v>[ÉLABORER] Élaborer le fumet de poisson - Dans un rondeau,élaborer le fumet,à partir de fond déshydraté,en suivant les recommandations du fabricant.Réserver au chaud en attente d’utilisation.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="17">
-        <v>101</v>
+        <v>113</v>
       </c>
       <c r="B8" t="str" s="14">
         <f>"[ÉTUVER] "&amp;Procedure!D5</f>
         <v>[ÉTUVER] Confectionner le roux - Dans une russe,faire fondre le beurre.Ajouter la farine tamisée.Mélanger au fouet. - Laisser cuire sans coloration.Au terme de la cuisson,le roux blanchit et devient mousseux. - Laisser refroidir le roux dans le rondeau qui servira ultérieurement à la confection de la sauce.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="17">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="B9" t="str" s="14">
         <f>"[MARQUER] "&amp;Procedure!D6</f>
         <v>[MARQUER] Marquer la cuisson du poisson - Préchauffer le four sur la position chaleur mixte à +160°C. - Tapisser le fond des GN perforés beurrés avec l’échalote émincée. - Plaquer 12 portions de poisson et 48 moules «pleine eau» dans chacun des 8 bacs GN 1/1 H 65. - Doubler les 8 bacs GN perforés avec 8 bacs GN 1/1 45,ce qui facilitera la récupération du fond de cuisson pour confectionner la sauce. - Mouiller chaque bac avec 2 L de fumet.Poser la sonde de cuisson dans une portion. - Couvrir les bacs.Etager les bacs sur une échelle de cuisson. - Enfourner l’échelle.Cuire entre 5 et 10 minutes.Atteindre la température de + 63°C à cœur. - Contrôler la cuisson.Respecter la procédure de fin de cuisson.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="17">
-        <v>103</v>
+        <v>115</v>
       </c>
       <c r="B10" t="str" s="14">
         <f>"[ÉTUVER] "&amp;Procedure!D7</f>
         <v>[ÉTUVER] Confectionner la sauce - Récupérer le fond de cuisson des 8 bacs de poisson poché,dans le rondeau où se trouve le roux.Mélanger au fouet. - Pendant la cuisson du velouté,filmer chaque bac afin de garder le moelleux du poisson. - Stocker en armoire chaude à + 63°C en attente de consommation. - Cuire et réduire à feu doux le velouté de poisson réaliser à partir du fond de cuisson,afin d’obtenir 12 litres de sauce.Au terme de la cuisson,ajouter le safran et la crème fraîche.Monter la sauce au mixeur pour la rendre onctueuse.Ajouter quelques gouttes de citron. - Vérifier la consistance de la sauce.Rectifier l’assaisonnement. - Respecter la procédure de fin de cuisson. - Stocker en armoire chaude ou au bain-marie et maintenir à + 63°C à cœur.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="17">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="B11" t="str" s="14">
         <f>"[DRESSER] "&amp;Procedure!D8</f>
         <v>[DRESSER] Dresser et servir - Dresser une portion de poisson dans l’assiette,décorer avec 4 moules avec leur coquille. - Napper de sauce et saupoudrer de persil haché. - Accompagner le poisson de pommes vapeur,de riz pilaf,de gratin de légumes,etc.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="17">
-        <v>105</v>
+        <v>117</v>
       </c>
       <c r="B12" t="str" s="14">
         <f>"[INCORPORER] "&amp;Procedure!D9</f>
         <v>[INCORPORER] Suggestion - On peut ajouter des moules décortiquées que l’on aura pris soin de réchauffer à la vapeur dans un bac GN 1/1 H 100 perforé.Prévoir 3 kg de moules.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="16">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="17">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="B15" t="str" s="14">
         <f>"[DISSOUDRE] "&amp;Procedure!D10</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17" t="s" s="18">
         <v>21</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="14">