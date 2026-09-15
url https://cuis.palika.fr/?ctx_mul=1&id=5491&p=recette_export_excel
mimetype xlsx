--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="106">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>MARINIÈRE DE MOULES</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_064</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Poissons collectivité (GRO.POISSONS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -79,51 +79,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 02:49</t>
+    <t>15/09/2026 14:38</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -136,162 +136,180 @@
   <si>
     <t>VIN-BLANC-CUI</t>
   </si>
   <si>
     <t>Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>HER-LAURIER</t>
+  </si>
+  <si>
+    <t>Laurier sauce feuilles</t>
+  </si>
+  <si>
+    <t>Herbes aromatiques séchées</t>
+  </si>
+  <si>
     <t>HER-THYM</t>
   </si>
   <si>
     <t>Thym séché</t>
   </si>
   <si>
-    <t>Herbes aromatiques séchées</t>
-[...1 lines deleted...]
-  <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>CRE-DOUBLE</t>
   </si>
   <si>
     <t>Crème double 45% MG</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t>RNM57233230</t>
   </si>
   <si>
     <t>CÉLERI-BRANCHE vert U.E. cat.I</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
-    <t>RNM57226340</t>
-[...7 lines deleted...]
-  <si>
     <t>RNM4G100920</t>
   </si>
   <si>
     <t>Échalotes émincées 4G</t>
   </si>
   <si>
     <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
+    <t>RNMS00811</t>
+  </si>
+  <si>
+    <t>Persil haché IQF</t>
+  </si>
+  <si>
+    <t>RNMS00532</t>
+  </si>
+  <si>
+    <t>Moules entières cuites pleine eau</t>
+  </si>
+  <si>
+    <t>Poissons et fruits de mer surgelés</t>
+  </si>
+  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Poissons collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Échalotes émincées 4G</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Thym séché</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PERSIL frisé U.E. botte</t>
+    <t xml:space="preserve">    ↳ Persil haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème double 45% MG</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CÉLERI-BRANCHE vert U.E. cat.I</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Moules entières cuites pleine eau</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Laurier sauce feuilles</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
     <t>LAVER</t>
   </si>
@@ -552,106 +570,106 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>15</v>
       </c>
       <c r="B11" s="4">
-        <v>38.911</v>
+        <v>307.8254</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B12" s="4">
-        <v>0.38911</v>
+        <v>3.078254</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>17</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B15" s="6">
-        <v>38.911</v>
+        <v>307.8254</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G16"/>
+  <dimension ref="A1:G18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -768,726 +786,816 @@
         <v>0.015</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>0.015</v>
       </c>
       <c r="F8" t="s">
         <v>38</v>
       </c>
       <c r="G8" s="4">
         <f>E8*12.5</f>
         <v>0.1875</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>0.015</v>
+        <v>0.003</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.015</v>
+        <v>0.003</v>
       </c>
       <c r="F9" t="s">
         <v>38</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*8.5</f>
-        <v>0.1275</v>
+        <f>E9*9.8</f>
+        <v>0.0294</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D10" s="9">
-        <v>1</v>
+        <v>0.015</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>1</v>
+        <v>0.015</v>
       </c>
       <c r="F10" t="s">
         <v>38</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*5.2</f>
-        <v>5.2</v>
+        <f>E10*8.5</f>
+        <v>0.1275</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" t="s">
         <v>45</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>46</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="9">
-        <v>1.5</v>
+        <v>1</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>1.5</v>
+        <v>1</v>
       </c>
       <c r="F11" t="s">
         <v>38</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*4.2</f>
-        <v>6.3</v>
+        <f>E11*5.2</f>
+        <v>5.2</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" t="s">
         <v>48</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>49</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="9">
-        <v>0.15</v>
+        <v>1.5</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.15</v>
+        <v>1.5</v>
       </c>
       <c r="F12" t="s">
         <v>38</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*1.4</f>
-        <v>0.21</v>
+        <f>E12*4.2</f>
+        <v>6.3</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" t="s">
         <v>51</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>52</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="9">
-        <v>0.5</v>
+        <v>0.15</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.5</v>
+        <v>0.15</v>
       </c>
       <c r="F13" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*4.5</f>
-        <v>2.25</v>
+        <f>E13*1.4</f>
+        <v>0.21</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" t="s">
         <v>54</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="D14" s="9">
         <v>1.5</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>1.5</v>
       </c>
       <c r="F14" t="s">
         <v>38</v>
       </c>
       <c r="G14" s="4">
         <f>E14*8.34</f>
         <v>12.51</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" t="s">
         <v>57</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="D15" s="9">
         <v>0.1</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
       <c r="G15" s="4">
         <f>E15*9.26</f>
         <v>0.926</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16"/>
-[...4 lines deleted...]
-      <c r="F16" t="s" s="3">
+      <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" t="s">
         <v>60</v>
       </c>
-      <c r="G16" s="12">
-        <f>SUM(G7:G15)</f>
+      <c r="C16" t="s">
+        <v>58</v>
+      </c>
+      <c r="D16" s="9">
+        <v>0.5</v>
+      </c>
+      <c r="E16" s="11">
+        <f>D16*$B$2</f>
+        <v>0.5</v>
+      </c>
+      <c r="F16" t="s">
+        <v>38</v>
+      </c>
+      <c r="G16" s="4">
+        <f>E16*7.07</f>
+        <v>3.535</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" t="s">
+        <v>62</v>
+      </c>
+      <c r="C17" t="s">
+        <v>63</v>
+      </c>
+      <c r="D17" s="9">
+        <v>40</v>
+      </c>
+      <c r="E17" s="11">
+        <f>D17*$B$2</f>
+        <v>40</v>
+      </c>
+      <c r="F17" t="s">
+        <v>38</v>
+      </c>
+      <c r="G17" s="4">
+        <f>E17*6.69</f>
+        <v>267.6</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18" t="s" s="3">
+        <v>64</v>
+      </c>
+      <c r="G18" s="12">
+        <f>SUM(G7:G17)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F11"/>
+  <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C3" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D3" s="11">
         <v>1.5</v>
       </c>
       <c r="E3" t="s">
         <v>38</v>
       </c>
       <c r="F3" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="C4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D4" s="11">
         <v>0.015</v>
       </c>
       <c r="E4" t="s">
         <v>38</v>
       </c>
       <c r="F4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="C5" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D5" s="11">
         <v>0.5</v>
       </c>
       <c r="E5" t="s">
         <v>38</v>
       </c>
       <c r="F5" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="C6" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D6" s="11">
         <v>4</v>
       </c>
       <c r="E6" t="s">
         <v>34</v>
       </c>
       <c r="F6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C7" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="D7" s="11">
         <v>1</v>
       </c>
       <c r="E7" t="s">
         <v>38</v>
       </c>
       <c r="F7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="C8" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D8" s="11">
         <v>0.015</v>
       </c>
       <c r="E8" t="s">
         <v>38</v>
       </c>
       <c r="F8" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C9" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D9" s="11">
         <v>1.5</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F9" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="C10" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D10" s="11">
         <v>0.1</v>
       </c>
       <c r="E10" t="s">
         <v>38</v>
       </c>
       <c r="F10" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="C11" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D11" s="11">
         <v>0.15</v>
       </c>
       <c r="E11" t="s">
         <v>38</v>
       </c>
       <c r="F11" t="s">
-        <v>50</v>
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>81</v>
+      </c>
+      <c r="C12" t="s">
+        <v>72</v>
+      </c>
+      <c r="D12" s="11">
+        <v>40</v>
+      </c>
+      <c r="E12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F12" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>82</v>
+      </c>
+      <c r="C13" t="s">
+        <v>72</v>
+      </c>
+      <c r="D13" s="11">
+        <v>0.003</v>
+      </c>
+      <c r="E13" t="s">
+        <v>38</v>
+      </c>
+      <c r="F13" t="s">
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>82</v>
+        <v>88</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail N - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. S</t>
         </is>
       </c>
       <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Préparations préliminaires - Laver,désinfecter et hacher le persil.Réserver au froid. - Déconditionner les moules dans 2 bacs GN 2/1 H 250 en polycarbonate,pour facig liter leur mise en cuisson.Réserver au froid en attente de cuisson. - Couper le beurre en parcelles.Réserver au froid.</t>
         </is>
       </c>
       <c r="E3" t="s" s="13"/>
       <c r="F3" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Marquer la cuisson des moules - Dans la sauteuse,mettre le beurre en parcelles,l’échalote émincée,la moitié du L persil haché,la fleur de thym,le laurier,le vin blanc et le poivre (facultativement,l’ail haché et le céleri-branche finement émincé). - Répartir les moules dans la sauteuse. - Cuire à plein feu,à couvert de 5 à 6 minutes.Pendant la cuisson,à l’aide d’une large écumoire,faire venir les moules du dessous sur le dessus,pour réaliser une cuisson régulière. - Suivant la contenance de la sauteuse et la charge des moules,le temps de cuisson peut varier. - Au terme de la cuisson,les moules doivent être bien ouvertes. - Vérifier la cuisson. - Respecter la procédure de fin de cuisson.</t>
         </is>
       </c>
       <c r="E4" t="s" s="13"/>
       <c r="F4" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Terminer la préparation des moules - Décanter les moules cuites dans 6 bacs GN 1/1 H 65.Couvrir et réserver en armoire chaude en attente de finition. - Dans la sauteuse,au besoin,laisser réduire le fond de cuisson 2 à 3 minutes. - Répartir le fond de cuisson sur les moules en bac.Couvrir. - Stocker en armoire chaude et maintenir à + 63°C en attente de consommation. - On peut aussi,adjoindre la crème fraîche au fond de cuisson lors de la réduction. - Vérifier la consistance de la réduction.Mettre au point éventuellement avec un peu de beurre manié ou de roux déshydraté. - Mélanger et porter à ébullition quelques instants.</t>
         </is>
       </c>
       <c r="E5" t="s" s="13"/>
       <c r="F5" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="D6" t="s" s="13">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="inlineStr" s="13">
         <is>
           <t>Commentaires - La chair des moules ne supporte pas la surcuisson.Les moules deviennent alors bruS nâtres et la chair durcit. - La cuisson rapide des moules permet la cuisson en flux tendu lors du service. - Dans la recette classique de la moule marinière,le jus de cuisson des moules est lié légèrement avec du beurre manié,monté au beurre et additionné d’un jus de citron.Le fond de cuisson peut être aussi additionné d’un 1/5ème de velouté de poisson,pour lui donner un peu plus de liant.</t>
         </is>
       </c>
       <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D12"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="14">
         <f>"GRO_CDC_064 · GRO.POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_064 · GRO.POISSONS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="15">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="16">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="B5" t="str" s="13">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail N - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. S</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="16">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B6" t="str" s="13">
         <f>"[LAVER] "&amp;Procedure!D3</f>
         <v>[LAVER] Préparations préliminaires - Laver,désinfecter et hacher le persil.Réserver au froid. - Déconditionner les moules dans 2 bacs GN 2/1 H 250 en polycarbonate,pour facig liter leur mise en cuisson.Réserver au froid en attente de cuisson. - Couper le beurre en parcelles.Réserver au froid.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="16">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="B7" t="str" s="13">
         <f>"[MARQUER] "&amp;Procedure!D4</f>
         <v>[MARQUER] Marquer la cuisson des moules - Dans la sauteuse,mettre le beurre en parcelles,l’échalote émincée,la moitié du L persil haché,la fleur de thym,le laurier,le vin blanc et le poivre (facultativement,l’ail haché et le céleri-branche finement émincé). - Répartir les moules dans la sauteuse. - Cuire à plein feu,à couvert de 5 à 6 minutes.Pendant la cuisson,à l’aide d’une large écumoire,faire venir les moules du dessous sur le dessus,pour réaliser une cuisson régulière. - Suivant la contenance de la sauteuse et la charge des moules,le temps de cuisson peut varier. - Au terme de la cuisson,les moules doivent être bien ouvertes. - Vérifier la cuisson. - Respecter la procédure de fin de cuisson.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="16">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="B8" t="str" s="13">
         <f>"[TERMINER] "&amp;Procedure!D5</f>
         <v>[TERMINER] Terminer la préparation des moules - Décanter les moules cuites dans 6 bacs GN 1/1 H 65.Couvrir et réserver en armoire chaude en attente de finition. - Dans la sauteuse,au besoin,laisser réduire le fond de cuisson 2 à 3 minutes. - Répartir le fond de cuisson sur les moules en bac.Couvrir. - Stocker en armoire chaude et maintenir à + 63°C en attente de consommation. - On peut aussi,adjoindre la crème fraîche au fond de cuisson lors de la réduction. - Vérifier la consistance de la réduction.Mettre au point éventuellement avec un peu de beurre manié ou de roux déshydraté. - Mélanger et porter à ébullition quelques instants.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="16">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="B9" t="str" s="13">
         <f>"[SERVIR] "&amp;Procedure!D6</f>
         <v>[SERVIR] Servir - Servir la portion de moules nappée de fond de cuisson.Persiller au départ du plat.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="16">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="B10" t="str" s="13">
         <f>Procedure!D7</f>
         <v>Commentaires - La chair des moules ne supporte pas la surcuisson.Les moules deviennent alors bruS nâtres et la chair durcit. - La cuisson rapide des moules permet la cuisson en flux tendu lors du service. - Dans la recette classique de la moule marinière,le jus de cuisson des moules est lié légèrement avec du beurre manié,monté au beurre et additionné d’un jus de citron.Le fond de cuisson peut être aussi additionné d’un 1/5ème de velouté de poisson,pour lui donner un peu plus de liant.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="17">
         <v>21</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="10">