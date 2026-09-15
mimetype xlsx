--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -15,218 +15,410 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="121">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
+    <t>CONC-TOMATE</t>
+  </si>
+  <si>
+    <t>Concentré de tomate double</t>
+  </si>
+  <si>
+    <t>Concentrés et purées cuisines</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>00000061</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Matières diverses (à trier)</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>HER-LAURIER</t>
+  </si>
+  <si>
+    <t>Laurier sauce feuilles</t>
+  </si>
+  <si>
+    <t>Herbes aromatiques séchées</t>
+  </si>
+  <si>
+    <t>HER-THYM</t>
+  </si>
+  <si>
+    <t>Thym séché</t>
+  </si>
+  <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>FOND-POISS-CONC</t>
+  </si>
+  <si>
+    <t>Fumet de poisson concentré</t>
+  </si>
+  <si>
+    <t>Fonds concentrés et extraits</t>
+  </si>
+  <si>
+    <t>KNORR-FUMET-POIS</t>
+  </si>
+  <si>
+    <t>Fumet de Poisson déshydraté (Knorr Professional)</t>
+  </si>
+  <si>
+    <t>Fonds déshydratés et poudres</t>
+  </si>
+  <si>
     <t>HUI-OLIVE-VP</t>
   </si>
   <si>
     <t>Huile d'olive vierge pure</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
-    <t>lt</t>
-[...1 lines deleted...]
-  <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
-    <t>kg</t>
+    <t>RNM57233230</t>
+  </si>
+  <si>
+    <t>CÉLERI-BRANCHE vert U.E. cat.I</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>RNM0340123</t>
+  </si>
+  <si>
+    <t>FENOUIL France</t>
+  </si>
+  <si>
+    <t>RNM4G100918</t>
+  </si>
+  <si>
+    <t>Oignons émincés 4G</t>
+  </si>
+  <si>
+    <t>Légumes 4ème et 5ème gamme</t>
+  </si>
+  <si>
+    <t>RNM4G100925</t>
+  </si>
+  <si>
+    <t>Poireaux émincés 4G</t>
+  </si>
+  <si>
+    <t>PAIN-BAGUETTE-CR</t>
+  </si>
+  <si>
+    <t>Baguette tradition crue précuite</t>
+  </si>
+  <si>
+    <t>Pains et bases précuits</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
+    <t>RNMS00442</t>
+  </si>
+  <si>
+    <t>Filets de dorade sébaste</t>
+  </si>
+  <si>
+    <t>Poissons et fruits de mer surgelés</t>
+  </si>
+  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>FILETS DE DORADE</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
     <t>FILETER</t>
   </si>
   <si>
     <t>125 min (cuisson)</t>
   </si>
   <si>
     <t>DISPOSER</t>
   </si>
   <si>
     <t>MARQUER</t>
   </si>
   <si>
     <t>CUIRE</t>
   </si>
   <si>
     <t>DRESSER</t>
   </si>
   <si>
     <t>Dresser - Servir les filets arrosés de jus de bouillabaisse et accompagnés de rondelles de pain toastées .</t>
   </si>
   <si>
+    <t>SOUPE DE POISSON</t>
+  </si>
+  <si>
+    <t>ÉPLUCHER</t>
+  </si>
+  <si>
+    <t>PRÉPARER</t>
+  </si>
+  <si>
+    <t>ÉTUVER</t>
+  </si>
+  <si>
+    <t>Dresser - Servir à l’assiette avec des croûtons aillés.Proposer de l’aïoli.</t>
+  </si>
+  <si>
+    <t>Fumet de poisson reconstitue (collectivite)</t>
+  </si>
+  <si>
+    <t>DISSOUDRE</t>
+  </si>
+  <si>
+    <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
+  </si>
+  <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile d'olive vierge pure</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ Filets de dorade sébaste</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ SOUPE DE POISSON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Oignons émincés 4G</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Poireaux émincés 4G</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Ail haché IQF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ CÉLERI-BRANCHE vert U.E. cat.I</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Fumet de poisson reconstitue (collectivite)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ EAU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Fumet de Poisson déshydraté (Knorr Professional)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Fumet de poisson concentré</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Concentré de tomate double</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Huile d'olive vierge pure</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Laurier sauce feuilles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Thym séché</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Farine de blé T55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ FENOUIL France</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Baguette tradition crue précuite</t>
+  </si>
+  <si>
     <t>Fiche technique — FILETS DE DORADE</t>
   </si>
   <si>
     <t>FILETS DE DORADE  GRO_CDC_061</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
+  </si>
+  <si>
+    <t>↳ SOUPE DE POISSON  GRO_CDC_040</t>
+  </si>
+  <si>
+    <t>↳ Fumet de poisson reconstitue (collectivite)  GRO-FUMET-POISS</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="0.00"/>
     <numFmt numFmtId="201" formatCode="#,##0.000"/>
     <numFmt numFmtId="202" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="203" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
@@ -292,92 +484,95 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E3B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G10"/>
+  <dimension ref="A1:G23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -444,529 +639,1412 @@
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>0.25</v>
+        <v>0.005</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>0.25</v>
+        <v>0.005</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="8">
-        <f>E7*5.8</f>
-        <v>1.45</v>
+        <f>E7*2.8</f>
+        <v>0.014</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s">
+      <c r="A8" t="s" s="9">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>0.25</v>
+        <v>0.24625</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.25</v>
+        <v>0.24625</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="8">
-        <f>E8*5.2</f>
-        <v>1.3</v>
+        <f>E8*0.003</f>
+        <v>0.000739</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="4">
-        <v>0.15</v>
+        <v>0.00005</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.15</v>
+        <v>0.00005</v>
       </c>
       <c r="F9" t="s">
+        <v>15</v>
+      </c>
+      <c r="G9" s="8">
+        <f>E9*9.8</f>
+        <v>0.00049</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="4">
+        <v>0.00015</v>
+      </c>
+      <c r="E10" s="6">
+        <f>D10*$B$2</f>
+        <v>0.00015</v>
+      </c>
+      <c r="F10" t="s">
+        <v>15</v>
+      </c>
+      <c r="G10" s="8">
+        <f>E10*8.5</f>
+        <v>0.001275</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" s="4">
+        <v>0.008</v>
+      </c>
+      <c r="E11" s="6">
+        <f>D11*$B$2</f>
+        <v>0.008</v>
+      </c>
+      <c r="F11" t="s">
+        <v>15</v>
+      </c>
+      <c r="G11" s="8">
+        <f>E11*0.56</f>
+        <v>0.00448</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" s="4">
+        <v>0.0015</v>
+      </c>
+      <c r="E12" s="6">
+        <f>D12*$B$2</f>
+        <v>0.0015</v>
+      </c>
+      <c r="F12" t="s">
+        <v>15</v>
+      </c>
+      <c r="G12" s="8">
+        <f>E12*30</f>
+        <v>0.045</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" s="4">
+        <v>0.00375</v>
+      </c>
+      <c r="E13" s="6">
+        <f>D13*$B$2</f>
+        <v>0.00375</v>
+      </c>
+      <c r="F13" t="s">
+        <v>15</v>
+      </c>
+      <c r="G13" s="8">
+        <f>E13*0</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="4">
+        <v>0.255</v>
+      </c>
+      <c r="E14" s="6">
+        <f>D14*$B$2</f>
+        <v>0.255</v>
+      </c>
+      <c r="F14" t="s">
         <v>19</v>
       </c>
-      <c r="G9" s="8">
-[...14 lines deleted...]
-        <f>SUM(G7:G9)</f>
+      <c r="G14" s="8">
+        <f>E14*5.8</f>
+        <v>1.479</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" s="4">
+        <v>0.258</v>
+      </c>
+      <c r="E15" s="6">
+        <f>D15*$B$2</f>
+        <v>0.258</v>
+      </c>
+      <c r="F15" t="s">
+        <v>15</v>
+      </c>
+      <c r="G15" s="8">
+        <f>E15*5.2</f>
+        <v>1.3416</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16" s="4">
+        <v>0.0075</v>
+      </c>
+      <c r="E16" s="6">
+        <f>D16*$B$2</f>
+        <v>0.0075</v>
+      </c>
+      <c r="F16" t="s">
+        <v>15</v>
+      </c>
+      <c r="G16" s="8">
+        <f>E16*1.4</f>
+        <v>0.0105</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" t="s">
+        <v>44</v>
+      </c>
+      <c r="C17" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17" s="4">
+        <v>0.0075</v>
+      </c>
+      <c r="E17" s="6">
+        <f>D17*$B$2</f>
+        <v>0.0075</v>
+      </c>
+      <c r="F17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G17" s="8">
+        <f>E17*2.6</f>
+        <v>0.0195</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18" s="4">
+        <v>0.03</v>
+      </c>
+      <c r="E18" s="6">
+        <f>D18*$B$2</f>
+        <v>0.03</v>
+      </c>
+      <c r="F18" t="s">
+        <v>15</v>
+      </c>
+      <c r="G18" s="8">
+        <f>E18*4.32</f>
+        <v>0.1296</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>48</v>
+      </c>
+      <c r="B19" t="s">
+        <v>49</v>
+      </c>
+      <c r="C19" t="s">
+        <v>47</v>
+      </c>
+      <c r="D19" s="4">
+        <v>0.02</v>
+      </c>
+      <c r="E19" s="6">
+        <f>D19*$B$2</f>
+        <v>0.02</v>
+      </c>
+      <c r="F19" t="s">
+        <v>15</v>
+      </c>
+      <c r="G19" s="8">
+        <f>E19*4.46</f>
+        <v>0.0892</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20" t="s">
+        <v>51</v>
+      </c>
+      <c r="C20" t="s">
+        <v>52</v>
+      </c>
+      <c r="D20" s="4">
+        <v>200</v>
+      </c>
+      <c r="E20" s="6">
+        <f>D20*$B$2</f>
+        <v>200</v>
+      </c>
+      <c r="F20" t="s">
+        <v>3</v>
+      </c>
+      <c r="G20" s="8">
+        <f>E20*0.45</f>
+        <v>90</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>53</v>
+      </c>
+      <c r="B21" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" t="s">
+        <v>55</v>
+      </c>
+      <c r="D21" s="4">
+        <v>0.1535</v>
+      </c>
+      <c r="E21" s="6">
+        <f>D21*$B$2</f>
+        <v>0.1535</v>
+      </c>
+      <c r="F21" t="s">
+        <v>15</v>
+      </c>
+      <c r="G21" s="8">
+        <f>E21*9.26</f>
+        <v>1.42141</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>56</v>
+      </c>
+      <c r="B22" t="s">
+        <v>57</v>
+      </c>
+      <c r="C22" t="s">
+        <v>58</v>
+      </c>
+      <c r="D22" s="4">
+        <v>14</v>
+      </c>
+      <c r="E22" s="6">
+        <f>D22*$B$2</f>
+        <v>14</v>
+      </c>
+      <c r="F22" t="s">
+        <v>15</v>
+      </c>
+      <c r="G22" s="8">
+        <f>E22*16.99</f>
+        <v>237.86</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23"/>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23" t="s" s="10">
+        <v>59</v>
+      </c>
+      <c r="G23" s="11">
+        <f>SUM(G7:G22)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F7"/>
+  <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>27</v>
+        <v>63</v>
       </c>
       <c r="E1" t="s" s="7">
-        <v>28</v>
+        <v>64</v>
       </c>
       <c r="F1" t="s" s="7">
-        <v>29</v>
+        <v>65</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="D2" t="inlineStr" s="11">
+        <v>67</v>
+      </c>
+      <c r="D2" t="inlineStr" s="12">
         <is>
           <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel. - Désinfecter le matériel et le poste de travail suivant les protocoles. - Mettre en fonction l’armoire de maintien en température chaude.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="11"/>
+      <c r="E2" t="s" s="12"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="D3" t="inlineStr" s="11">
+        <v>68</v>
+      </c>
+      <c r="D3" t="inlineStr" s="12">
         <is>
           <t>Préparations préliminaires - Prévoir la veille,la décongélation des filets de dorade. - Déconditionner,laver et égoutter les filets de dorade en respectant la procédure. - Habiller et portionner les filets de dorade.Réserver au froid. - Confectionner la soupe de poisson.(voir la recette) - Trancher les baguettes de pain en rondelles de 5 mm d’épaisseur. - Préchauffer le four sur la position chaleur sèche à + 175°C. - Dans une petite calotte,mélanger l’huile d’olive et l’ail réduit en purée. - Dans une calotte,faire fondre les 250 g de beurre.Au pinceau,beurrer le fond de 6bacs GN 1/1 H 65.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="11"/>
+      <c r="E3" t="s" s="12"/>
       <c r="F3" t="s">
-        <v>33</v>
+        <v>69</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="D4" t="inlineStr" s="11">
+        <v>70</v>
+      </c>
+      <c r="D4" t="inlineStr" s="12">
         <is>
           <t>Toaster les rondelles de pain - Disposer les rondelles de pain sur les plaques GN 1/1. - Faire dorer le pain. - À la sortie du four, au pinceau, enduire les rondelles de pain dorées, avec le mélange huile/ail.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="11"/>
+      <c r="E4" t="s" s="12"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D5" t="inlineStr" s="11">
+        <v>71</v>
+      </c>
+      <c r="D5" t="inlineStr" s="12">
         <is>
           <t>Marquer la cuisson des filets - Préchauffer le four sur la position mixte à + 160°C. - Disposer les filets de dorade sur les 6 bacs GN1/1 H 65 de cuisson. - Mouiller avec 2 L de jus de bouillabaisse par bac (soupe de poisson). - Disposer la sonde de cuisson au cœur d’une portion. - Étager les bacs de poisson sur l’échelle de cuisson.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="11"/>
+      <c r="E5" t="s" s="12"/>
       <c r="F5" t="s">
-        <v>33</v>
+        <v>69</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="D6" t="inlineStr" s="11">
+        <v>72</v>
+      </c>
+      <c r="D6" t="inlineStr" s="12">
         <is>
           <t>Cuire les filets - Enfourner et cuire les filets.Atteindre + 63°C à cœur. - Vérifier la cuisson.Respecter la procédure de fin de cuisson. - Stocker en armoire chaude et maintenir à une température supérieure à + 63°C en attente de consommation.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="11"/>
+      <c r="E6" t="s" s="12"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="E7" t="s" s="11"/>
+        <v>73</v>
+      </c>
+      <c r="D7" t="s" s="12">
+        <v>74</v>
+      </c>
+      <c r="E7" t="s" s="12"/>
       <c r="F7"/>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B8">
+        <v>1</v>
+      </c>
+      <c r="C8" t="s">
+        <v>67</v>
+      </c>
+      <c r="D8" t="inlineStr" s="12">
+        <is>
+          <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel. - Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
+        </is>
+      </c>
+      <c r="E8" t="s" s="12"/>
+      <c r="F8"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B9">
+        <v>2</v>
+      </c>
+      <c r="C9" t="s">
+        <v>76</v>
+      </c>
+      <c r="D9" t="inlineStr" s="12">
+        <is>
+          <t>Préparations préliminaires - Éplucher,laver,désinfecter les végétaux suivant la procédure. - Émincer,le blanc de poireau,le bulbe de fenouil et le céleri en branche.Réserver. - Déconditionner le concentré de tomate en suivant la procédure.Réserver au froid. - Au cutter,réduire en purée l’ail haché.Réserver.</t>
+        </is>
+      </c>
+      <c r="E9" t="s" s="12"/>
+      <c r="F9"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>75</v>
+      </c>
+      <c r="B10">
+        <v>3</v>
+      </c>
+      <c r="C10" t="s">
+        <v>77</v>
+      </c>
+      <c r="D10" t="inlineStr" s="12">
+        <is>
+          <t>Préparer les croûtons - Trancher le pain en rondelles.Disposer les rondelles sur des grilles de cuisson. - Préchauffer le four sur la position chaleur sèche à + 175°C. - Dans une calotte,mélanger au fouet 15 cL d’huile d’olive et l’ail en purée. - Au four,toaster les rondelles de pain.A la sortie du four enduire,au pinceau,les g toasts avec l’huile aillée.Réserver sur une grille.</t>
+        </is>
+      </c>
+      <c r="E10" t="s" s="12"/>
+      <c r="F10"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>75</v>
+      </c>
+      <c r="B11">
+        <v>4</v>
+      </c>
+      <c r="C11" t="s">
+        <v>78</v>
+      </c>
+      <c r="D11" t="inlineStr" s="12">
+        <is>
+          <t>Confectionner le roux - Dans un rondeau,faire fondre le beurre.Ajouter la farine.Mélanger au fouet. - Cuire à feu doux,sans coloration.Le roux blanchit et devient mousseux en fin de cuisson.</t>
+        </is>
+      </c>
+      <c r="E11" t="s" s="12"/>
+      <c r="F11"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>75</v>
+      </c>
+      <c r="B12">
+        <v>5</v>
+      </c>
+      <c r="C12" t="s">
+        <v>73</v>
+      </c>
+      <c r="D12" t="s" s="12">
+        <v>79</v>
+      </c>
+      <c r="E12" t="s" s="12"/>
+      <c r="F12"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>75</v>
+      </c>
+      <c r="B13">
+        <v>6</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13" t="inlineStr" s="12">
+        <is>
+          <t>Suggestions - On peut remplacer le bulbe de fenouil par de l’anis étoilé. - Pour éviter de passer au chinois,prendre soin de mettre les aromates déshydratés dans une mousseline avant la cuisson et mixer les légumes dans le fond. - Pour une présentation originale,on peut luter les bols de service ou les soupières individuelles avec de la pâte feuilletée,détaillée à une dimension supérieure à l’ouverture du récipient choisi.Coller la pâte au rebord des récipients avec de la dorure aux jaunes d’œufs.Remplir les récipients préalablement de soupe refroidie. Commentaires : la recette ci-dessus est composée des même éléments que le fond de cuisson de la bouillabaisse.Le fond déshydraté et la glace de crustacés en accentuent la valeur sapide.</t>
+        </is>
+      </c>
+      <c r="E13" t="s" s="12"/>
+      <c r="F13"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>80</v>
+      </c>
+      <c r="B14">
+        <v>1</v>
+      </c>
+      <c r="C14" t="s">
+        <v>81</v>
+      </c>
+      <c r="D14" t="s" s="12">
+        <v>82</v>
+      </c>
+      <c r="E14" t="s" s="12"/>
+      <c r="F14"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:E23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>39</v>
+        <v>83</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>40</v>
+        <v>84</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>41</v>
+        <v>85</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>42</v>
+        <v>86</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="C2" t="s">
-        <v>43</v>
+        <v>87</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="C3" t="s">
-        <v>45</v>
+        <v>89</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*0.15</f>
         <v>0.15</v>
       </c>
       <c r="E3" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>46</v>
+        <v>90</v>
       </c>
       <c r="C4" t="s">
-        <v>45</v>
+        <v>89</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>47</v>
+        <v>91</v>
       </c>
       <c r="C5" t="s">
-        <v>45</v>
+        <v>89</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="E5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>1</v>
+      </c>
+      <c r="B6" t="s">
+        <v>92</v>
+      </c>
+      <c r="C6" t="s">
+        <v>89</v>
+      </c>
+      <c r="D6" s="6">
+        <f>'Besoins'!$B$2*14</f>
+        <v>14</v>
+      </c>
+      <c r="E6" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>1</v>
+      </c>
+      <c r="B7" t="s">
+        <v>93</v>
+      </c>
+      <c r="C7" t="s">
+        <v>87</v>
+      </c>
+      <c r="D7" s="6">
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
+      </c>
+      <c r="E7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>2</v>
+      </c>
+      <c r="B8" t="s">
+        <v>94</v>
+      </c>
+      <c r="C8" t="s">
+        <v>89</v>
+      </c>
+      <c r="D8" s="6">
+        <f>'Besoins'!$B$2*0.03</f>
+        <v>0.03</v>
+      </c>
+      <c r="E8" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>2</v>
+      </c>
+      <c r="B9" t="s">
+        <v>95</v>
+      </c>
+      <c r="C9" t="s">
+        <v>89</v>
+      </c>
+      <c r="D9" s="6">
+        <f>'Besoins'!$B$2*0.02</f>
+        <v>0.02</v>
+      </c>
+      <c r="E9" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>2</v>
+      </c>
+      <c r="B10" t="s">
+        <v>96</v>
+      </c>
+      <c r="C10" t="s">
+        <v>89</v>
+      </c>
+      <c r="D10" s="6">
+        <f>'Besoins'!$B$2*0.0035</f>
+        <v>0.0035</v>
+      </c>
+      <c r="E10" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>97</v>
+      </c>
+      <c r="C11" t="s">
+        <v>89</v>
+      </c>
+      <c r="D11" s="6">
+        <f>'Besoins'!$B$2*0.0075</f>
+        <v>0.0075</v>
+      </c>
+      <c r="E11" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>98</v>
+      </c>
+      <c r="C12" t="s">
+        <v>87</v>
+      </c>
+      <c r="D12" s="6">
+        <f>'Besoins'!$B$2*0.25</f>
+        <v>0.25</v>
+      </c>
+      <c r="E12" t="s">
         <v>19</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>3</v>
+      </c>
+      <c r="B13" t="s">
+        <v>99</v>
+      </c>
+      <c r="C13" t="s">
+        <v>89</v>
+      </c>
+      <c r="D13" s="6">
+        <f>'Besoins'!$B$2*0.24625</f>
+        <v>0.24625</v>
+      </c>
+      <c r="E13" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>3</v>
+      </c>
+      <c r="B14" t="s">
+        <v>100</v>
+      </c>
+      <c r="C14" t="s">
+        <v>89</v>
+      </c>
+      <c r="D14" s="6">
+        <f>'Besoins'!$B$2*0.00375</f>
+        <v>0.00375</v>
+      </c>
+      <c r="E14" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>101</v>
+      </c>
+      <c r="C15" t="s">
+        <v>89</v>
+      </c>
+      <c r="D15" s="6">
+        <f>'Besoins'!$B$2*0.0015</f>
+        <v>0.0015</v>
+      </c>
+      <c r="E15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>102</v>
+      </c>
+      <c r="C16" t="s">
+        <v>89</v>
+      </c>
+      <c r="D16" s="6">
+        <f>'Besoins'!$B$2*0.005</f>
+        <v>0.005</v>
+      </c>
+      <c r="E16" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>103</v>
+      </c>
+      <c r="C17" t="s">
+        <v>89</v>
+      </c>
+      <c r="D17" s="6">
+        <f>'Besoins'!$B$2*0.005</f>
+        <v>0.005</v>
+      </c>
+      <c r="E17" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>2</v>
+      </c>
+      <c r="B18" t="s">
+        <v>104</v>
+      </c>
+      <c r="C18" t="s">
+        <v>89</v>
+      </c>
+      <c r="D18" s="6">
+        <f>'Besoins'!$B$2*0.00005</f>
+        <v>0.00005</v>
+      </c>
+      <c r="E18" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>105</v>
+      </c>
+      <c r="C19" t="s">
+        <v>89</v>
+      </c>
+      <c r="D19" s="6">
+        <f>'Besoins'!$B$2*0.00015</f>
+        <v>0.00015</v>
+      </c>
+      <c r="E19" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>2</v>
+      </c>
+      <c r="B20" t="s">
+        <v>106</v>
+      </c>
+      <c r="C20" t="s">
+        <v>89</v>
+      </c>
+      <c r="D20" s="6">
+        <f>'Besoins'!$B$2*0.008</f>
+        <v>0.008</v>
+      </c>
+      <c r="E20" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>2</v>
+      </c>
+      <c r="B21" t="s">
+        <v>107</v>
+      </c>
+      <c r="C21" t="s">
+        <v>89</v>
+      </c>
+      <c r="D21" s="6">
+        <f>'Besoins'!$B$2*0.008</f>
+        <v>0.008</v>
+      </c>
+      <c r="E21" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>2</v>
+      </c>
+      <c r="B22" t="s">
+        <v>108</v>
+      </c>
+      <c r="C22" t="s">
+        <v>89</v>
+      </c>
+      <c r="D22" s="6">
+        <f>'Besoins'!$B$2*0.0075</f>
+        <v>0.0075</v>
+      </c>
+      <c r="E22" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>1</v>
+      </c>
+      <c r="B23" t="s">
+        <v>109</v>
+      </c>
+      <c r="C23" t="s">
+        <v>89</v>
+      </c>
+      <c r="D23" s="6">
+        <f>'Besoins'!$B$2*200</f>
+        <v>200</v>
+      </c>
+      <c r="E23" t="s">
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D12"/>
+  <dimension ref="A1:D23"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>48</v>
+        <v>110</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="12">
+      <c r="A2" t="str" s="13">
         <f>"GRO_CDC_061 · GRO.POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_061 · GRO.POISSONS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="13">
-        <v>49</v>
+      <c r="A4" t="s" s="14">
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="14">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="11">
+      <c r="A5" t="s" s="15">
+        <v>112</v>
+      </c>
+      <c r="B5" t="str" s="12">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel. - Désinfecter le matériel et le poste de travail suivant les protocoles. - Mettre en fonction l’armoire de maintien en température chaude.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="14">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="11">
+      <c r="A6" t="s" s="15">
+        <v>113</v>
+      </c>
+      <c r="B6" t="str" s="12">
         <f>"[FILETER] "&amp;Procedure!D3</f>
         <v>[FILETER] Préparations préliminaires - Prévoir la veille,la décongélation des filets de dorade. - Déconditionner,laver et égoutter les filets de dorade en respectant la procédure. - Habiller et portionner les filets de dorade.Réserver au froid. - Confectionner la soupe de poisson.(voir la recette) - Trancher les baguettes de pain en rondelles de 5 mm d’épaisseur. - Préchauffer le four sur la position chaleur sèche à + 175°C. - Dans une petite calotte,mélanger l’huile d’olive et l’ail réduit en purée. - Dans une calotte,faire fondre les 250 g de beurre.Au pinceau,beurrer le fond de 6bacs GN 1/1 H 65.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="14">
-[...2 lines deleted...]
-      <c r="B7" t="str" s="11">
+      <c r="A7" t="s" s="15">
+        <v>114</v>
+      </c>
+      <c r="B7" t="str" s="12">
         <f>"[DISPOSER] "&amp;Procedure!D4</f>
         <v>[DISPOSER] Toaster les rondelles de pain - Disposer les rondelles de pain sur les plaques GN 1/1. - Faire dorer le pain. - À la sortie du four, au pinceau, enduire les rondelles de pain dorées, avec le mélange huile/ail.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="14">
-[...2 lines deleted...]
-      <c r="B8" t="str" s="11">
+      <c r="A8" t="s" s="15">
+        <v>115</v>
+      </c>
+      <c r="B8" t="str" s="12">
         <f>"[MARQUER] "&amp;Procedure!D5</f>
         <v>[MARQUER] Marquer la cuisson des filets - Préchauffer le four sur la position mixte à + 160°C. - Disposer les filets de dorade sur les 6 bacs GN1/1 H 65 de cuisson. - Mouiller avec 2 L de jus de bouillabaisse par bac (soupe de poisson). - Disposer la sonde de cuisson au cœur d’une portion. - Étager les bacs de poisson sur l’échelle de cuisson.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="14">
-[...2 lines deleted...]
-      <c r="B9" t="str" s="11">
+      <c r="A9" t="s" s="15">
+        <v>116</v>
+      </c>
+      <c r="B9" t="str" s="12">
         <f>"[CUIRE] "&amp;Procedure!D6</f>
         <v>[CUIRE] Cuire les filets - Enfourner et cuire les filets.Atteindre + 63°C à cœur. - Vérifier la cuisson.Respecter la procédure de fin de cuisson. - Stocker en armoire chaude et maintenir à une température supérieure à + 63°C en attente de consommation.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="14">
-[...2 lines deleted...]
-      <c r="B10" t="str" s="11">
+      <c r="A10" t="s" s="15">
+        <v>117</v>
+      </c>
+      <c r="B10" t="str" s="12">
         <f>"[DRESSER] "&amp;Procedure!D7</f>
         <v>[DRESSER] Dresser - Servir les filets arrosés de jus de bouillabaisse et accompagnés de rondelles de pain toastées .</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="15">
-        <v>56</v>
+      <c r="A12" t="s" s="14">
+        <v>118</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
+    <row r="13">
+      <c r="A13" t="s" s="15">
+        <v>112</v>
+      </c>
+      <c r="B13" t="str" s="12">
+        <f>"[METTRE EN PLACE] "&amp;Procedure!D8</f>
+        <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel. - Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="15">
+        <v>113</v>
+      </c>
+      <c r="B14" t="str" s="12">
+        <f>"[ÉPLUCHER] "&amp;Procedure!D9</f>
+        <v>[ÉPLUCHER] Préparations préliminaires - Éplucher,laver,désinfecter les végétaux suivant la procédure. - Émincer,le blanc de poireau,le bulbe de fenouil et le céleri en branche.Réserver. - Déconditionner le concentré de tomate en suivant la procédure.Réserver au froid. - Au cutter,réduire en purée l’ail haché.Réserver.</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
+    </row>
+    <row r="15">
+      <c r="A15" t="s" s="15">
+        <v>114</v>
+      </c>
+      <c r="B15" t="str" s="12">
+        <f>"[PRÉPARER] "&amp;Procedure!D10</f>
+        <v>[PRÉPARER] Préparer les croûtons - Trancher le pain en rondelles.Disposer les rondelles sur des grilles de cuisson. - Préchauffer le four sur la position chaleur sèche à + 175°C. - Dans une calotte,mélanger au fouet 15 cL d’huile d’olive et l’ail en purée. - Au four,toaster les rondelles de pain.A la sortie du four enduire,au pinceau,les g toasts avec l’huile aillée.Réserver sur une grille.</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="15">
+        <v>115</v>
+      </c>
+      <c r="B16" t="str" s="12">
+        <f>"[ÉTUVER] "&amp;Procedure!D11</f>
+        <v>[ÉTUVER] Confectionner le roux - Dans un rondeau,faire fondre le beurre.Ajouter la farine.Mélanger au fouet. - Cuire à feu doux,sans coloration.Le roux blanchit et devient mousseux en fin de cuisson.</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="15">
+        <v>116</v>
+      </c>
+      <c r="B17" t="str" s="12">
+        <f>"[DRESSER] "&amp;Procedure!D12</f>
+        <v>[DRESSER] Dresser - Servir à l’assiette avec des croûtons aillés.Proposer de l’aïoli.</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="s" s="15">
+        <v>117</v>
+      </c>
+      <c r="B18" t="str" s="12">
+        <f>Procedure!D13</f>
+        <v>Suggestions - On peut remplacer le bulbe de fenouil par de l’anis étoilé. - Pour éviter de passer au chinois,prendre soin de mettre les aromates déshydratés dans une mousseline avant la cuisson et mixer les légumes dans le fond. - Pour une présentation originale,on peut luter les bols de service ou les soupières individuelles avec de la pâte feuilletée,détaillée à une dimension supérieure à l’ouverture du récipient choisi.Coller la pâte au rebord des récipients avec de la dorure aux jaunes d’œufs.Remplir les récipients préalablement de soupe refroidie. Commentaires : la recette ci-dessus est composée des même éléments que le fond de cuisson de la bouillabaisse.Le fond déshydraté et la glace de crustacés en accentuent la valeur sapide.</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
+    </row>
+    <row r="19">
+      <c r="A19"/>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="s" s="14">
+        <v>119</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="15">
+        <v>112</v>
+      </c>
+      <c r="B21" t="str" s="12">
+        <f>"[DISSOUDRE] "&amp;Procedure!D14</f>
+        <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21"/>
+    </row>
+    <row r="22">
+      <c r="A22"/>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="s" s="16">
+        <v>120</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="1"/>
-  <mergeCells count="10">
+  <mergeCells count="19">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="A12:D12"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="A20:D20"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="A23:D23"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>FILETS DE DORADE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>