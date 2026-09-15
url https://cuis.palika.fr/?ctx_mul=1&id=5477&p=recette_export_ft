--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -125,92 +125,92 @@
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>CRE-FRAICHE-LI</t>
   </si>
   <si>
     <t>Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t>RNM0020160</t>
   </si>
   <si>
     <t>CERFEUIL France botte</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
-    <t>RNM57226340</t>
-[...4 lines deleted...]
-  <si>
     <t>RNM4G100920</t>
   </si>
   <si>
     <t>Échalotes émincées 4G</t>
   </si>
   <si>
     <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
     <t>OVO-BLANC-LIQ</t>
   </si>
   <si>
     <t>Blanc d'oeuf liquide pasteurisé</t>
   </si>
   <si>
     <t>Ovoproduits</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
+    <t>RNMS00811</t>
+  </si>
+  <si>
+    <t>Persil haché IQF</t>
+  </si>
+  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>ŒUFS BROUILLÉS</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
@@ -254,51 +254,51 @@
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Blanc d'oeuf liquide pasteurisé</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Échalotes émincées 4G</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Herbes de Provence</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PERSIL frisé U.E. botte</t>
+    <t xml:space="preserve">    ↳ Persil haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CERFEUIL France botte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre poudre sac 1kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>Fiche technique — ŒUFS BROUILLÉS</t>
   </si>
   <si>
     <t>ŒUFS BROUILLÉS  GRO_CDC_050</t>
   </si>
   <si>
     <t>1.</t>
   </si>
@@ -705,187 +705,187 @@
         <v>3</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>3</v>
       </c>
       <c r="F12" t="s">
         <v>25</v>
       </c>
       <c r="G12" s="8">
         <f>E12*2.2</f>
         <v>6.6</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="4">
-        <v>0.1</v>
+        <v>3.334</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
-        <v>0.1</v>
+        <v>3.334</v>
       </c>
       <c r="F13" t="s">
         <v>35</v>
       </c>
       <c r="G13" s="8">
         <f>E13*6</f>
-        <v>0.6</v>
+        <v>20.004</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>36</v>
       </c>
       <c r="B14" t="s">
         <v>37</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D14" s="4">
-        <v>0.2</v>
+        <v>1</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
-        <v>0.2</v>
+        <v>1</v>
       </c>
       <c r="F14" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="G14" s="8">
-        <f>E14*4.5</f>
-        <v>0.9</v>
+        <f>E14*8.34</f>
+        <v>8.34</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D15" s="4">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="8">
-        <f>E15*8.34</f>
-        <v>8.34</v>
+        <f>E15*3.2</f>
+        <v>64</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D16" s="4">
-        <v>20</v>
+        <v>0.025</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
-        <v>20</v>
+        <v>0.025</v>
       </c>
       <c r="F16" t="s">
         <v>15</v>
       </c>
       <c r="G16" s="8">
-        <f>E16*3.2</f>
-        <v>64</v>
+        <f>E16*0.35</f>
+        <v>0.00875</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D17" s="4">
-        <v>0.025</v>
+        <v>0.15</v>
       </c>
       <c r="E17" s="6">
         <f>D17*$B$2</f>
-        <v>0.025</v>
+        <v>0.15</v>
       </c>
       <c r="F17" t="s">
         <v>15</v>
       </c>
       <c r="G17" s="8">
-        <f>E17*0.35</f>
-        <v>0.00875</v>
+        <f>E17*9.26</f>
+        <v>1.389</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" t="s">
+        <v>49</v>
+      </c>
+      <c r="C18" t="s">
         <v>47</v>
       </c>
-      <c r="B18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" s="4">
-        <v>0.15</v>
+        <v>0.2</v>
       </c>
       <c r="E18" s="6">
         <f>D18*$B$2</f>
-        <v>0.15</v>
+        <v>0.2</v>
       </c>
       <c r="F18" t="s">
         <v>15</v>
       </c>
       <c r="G18" s="8">
-        <f>E18*9.26</f>
-        <v>1.389</v>
+        <f>E18*7.07</f>
+        <v>1.414</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19" t="s" s="9">
         <v>50</v>
       </c>
       <c r="G19" s="10">
         <f>SUM(G7:G18)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F7"/>
   <sheetViews>
@@ -1083,51 +1083,51 @@
         <v>71</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>72</v>
       </c>
       <c r="C3" t="s">
         <v>73</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*20</f>
         <v>20</v>
       </c>
       <c r="E3" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>74</v>
       </c>
       <c r="C4" t="s">
         <v>73</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*0.75</f>
         <v>0.75</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
@@ -1205,55 +1205,55 @@
       <c r="B9" t="s">
         <v>79</v>
       </c>
       <c r="C9" t="s">
         <v>73</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>80</v>
       </c>
       <c r="C10" t="s">
         <v>73</v>
       </c>
       <c r="D10" s="6">
-        <f>'Besoins'!$B$2*0.1</f>
-        <v>0.1</v>
+        <f>'Besoins'!$B$2*3.334</f>
+        <v>3.334</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>81</v>
       </c>
       <c r="C11" t="s">
         <v>73</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*0.015</f>
         <v>0.015</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">