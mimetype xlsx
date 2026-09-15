--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -574,101 +574,101 @@
         <v>3</v>
       </c>
       <c r="G9" s="9">
         <f>E9*0.27</f>
         <v>67.5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="8">
         <v>22</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="4">
         <v>1</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
         <v>1</v>
       </c>
       <c r="F10" t="s">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="G10" s="9">
         <f>E10*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="8">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="4">
         <v>0.2</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F11" t="s">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="G11" s="9">
         <f>E11*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="8">
         <v>28</v>
       </c>
       <c r="B12" t="s">
         <v>29</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="4">
         <v>0.3</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>0.3</v>
       </c>
       <c r="F12" t="s">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="G12" s="9">
         <f>E12*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>30</v>
       </c>
       <c r="B13" t="s">
         <v>31</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="4">
         <v>0.075</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
         <v>0.075</v>
       </c>
       <c r="F13" t="s">
         <v>15</v>
@@ -942,51 +942,51 @@
         <v>57</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*5</f>
         <v>5</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>58</v>
       </c>
       <c r="C5" t="s">
         <v>57</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*3</f>
         <v>3</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>59</v>
       </c>
       <c r="C6" t="s">
         <v>57</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">