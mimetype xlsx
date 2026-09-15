--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -15,100 +15,109 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="112">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
     <t>CONC-TOMATE</t>
   </si>
   <si>
     <t>Concentré de tomate double</t>
   </si>
   <si>
     <t>Concentrés et purées cuisines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>HARICOT-COCO-SEC</t>
+  </si>
+  <si>
+    <t>Haricots coco secs</t>
+  </si>
+  <si>
+    <t>Épicerie</t>
+  </si>
+  <si>
     <t>FROM-PARMESAN</t>
   </si>
   <si>
     <t>Parmesan râpé (Parmigiano)</t>
   </si>
   <si>
     <t>Fromages de base cuisine</t>
   </si>
   <si>
     <t>RNM3980160</t>
   </si>
   <si>
     <t>BASILIC France botte</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
     <t>RNM0420123</t>
   </si>
   <si>
     <t>CAROTTE France extra colis 12kg</t>
@@ -116,104 +125,104 @@
   <si>
     <t>RNM57233230</t>
   </si>
   <si>
     <t>CÉLERI-BRANCHE vert U.E. cat.I</t>
   </si>
   <si>
     <t>RNM9170123</t>
   </si>
   <si>
     <t>COURGETTE verte Espagne cat.I 14-21cm</t>
   </si>
   <si>
     <t>RNM0360123</t>
   </si>
   <si>
     <t>NAVET rond violet France</t>
   </si>
   <si>
     <t>RNM27820123</t>
   </si>
   <si>
     <t>OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
-    <t>RNM57226340</t>
-[...4 lines deleted...]
-  <si>
     <t>RNM26560123</t>
   </si>
   <si>
     <t>POMME DE TERRE basique div.var.cons France lavée cat.I 40-70mm sac 10kg</t>
   </si>
   <si>
     <t>RNM4G100925</t>
   </si>
   <si>
     <t>Poireaux émincés 4G</t>
   </si>
   <si>
     <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
     <t>RIZ-LONG-ETUVE</t>
   </si>
   <si>
     <t>Riz long étuvé</t>
   </si>
   <si>
     <t>Céréales et légumineuses sèches</t>
   </si>
   <si>
     <t>PATE-SPAGHETTI</t>
   </si>
   <si>
     <t>Spaghetti n°5 secs</t>
   </si>
   <si>
     <t>Pâtes sèches</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t>RNMS00842</t>
   </si>
   <si>
     <t>Haricots verts très fins cuits surgelés</t>
   </si>
   <si>
+    <t>RNMS00811</t>
+  </si>
+  <si>
+    <t>Persil haché IQF</t>
+  </si>
+  <si>
     <t>RNMS00865</t>
   </si>
   <si>
     <t>Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t>RNMS00770</t>
   </si>
   <si>
     <t>Petits pois et jeunes carottes surgelés</t>
   </si>
   <si>
     <t>Pommes de terre surgelées</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
@@ -305,54 +314,57 @@
   <si>
     <t xml:space="preserve">    ↳ POMME DE TERRE basique div.var.cons France lavée cat.I 40-70mm sac 10kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CÉLERI-BRANCHE vert U.E. cat.I</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Concentré de tomate double</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Spaghetti n°5 secs</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Riz long étuvé</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Parmesan râpé (Parmigiano)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PERSIL frisé U.E. botte</t>
+    <t xml:space="preserve">    ↳ Persil haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BASILIC France botte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Haricots coco secs</t>
   </si>
   <si>
     <t>Fiche technique — MINESTRONE</t>
   </si>
   <si>
     <t>MINESTRONE  GRO_CDC_041</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
@@ -486,51 +498,51 @@
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G24"/>
+  <dimension ref="A1:G25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -597,1136 +609,1179 @@
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>1</v>
+        <v>0.88</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>1</v>
+        <v>0.88</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="8">
         <f>E7*2.8</f>
-        <v>2.8</v>
+        <v>2.464</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="8">
-        <f>E8*14.5</f>
-        <v>14.5</v>
+        <f>E8*4.5</f>
+        <v>2.25</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="4">
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="F9" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G9" s="8">
-        <f>E9*5</f>
-        <v>0.5</v>
+        <f>E9*14.5</f>
+        <v>14.5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" t="s">
         <v>23</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>24</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="4">
-        <v>2</v>
+        <v>3.334</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>2</v>
+        <v>3.334</v>
       </c>
       <c r="F10" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="G10" s="8">
-        <f>E10*1.1</f>
-        <v>2.2</v>
+        <f>E10*5</f>
+        <v>16.67</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D11" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F11" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="8">
-        <f>E11*1.4</f>
-        <v>1.4</v>
+        <f>E11*1.1</f>
+        <v>2.2</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D12" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F12" t="s">
         <v>15</v>
       </c>
       <c r="G12" s="8">
-        <f>E12*1.8</f>
-        <v>3.6</v>
+        <f>E12*1.4</f>
+        <v>1.4</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D13" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F13" t="s">
         <v>15</v>
       </c>
       <c r="G13" s="8">
-        <f>E13*1.5</f>
-        <v>1.5</v>
+        <f>E13*1.8</f>
+        <v>3.6</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C14" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D14" s="4">
-        <v>1.5</v>
+        <v>1</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
+        <v>1</v>
+      </c>
+      <c r="F14" t="s">
+        <v>15</v>
+      </c>
+      <c r="G14" s="8">
+        <f>E14*1.5</f>
         <v>1.5</v>
-      </c>
-[...5 lines deleted...]
-        <v>0.6</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C15" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D15" s="4">
-        <v>0.25</v>
+        <v>1.5</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
-        <v>0.25</v>
+        <v>1.5</v>
       </c>
       <c r="F15" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G15" s="8">
-        <f>E15*4.5</f>
-        <v>1.125</v>
+        <f>E15*0.4</f>
+        <v>0.6</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C16" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D16" s="4">
         <v>3</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
         <v>3</v>
       </c>
       <c r="F16" t="s">
         <v>15</v>
       </c>
       <c r="G16" s="8">
         <f>E16*0.35</f>
         <v>1.05</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B17" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D17" s="4">
         <v>2</v>
       </c>
       <c r="E17" s="6">
         <f>D17*$B$2</f>
         <v>2</v>
       </c>
       <c r="F17" t="s">
         <v>15</v>
       </c>
       <c r="G17" s="8">
         <f>E17*4.46</f>
         <v>8.92</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B18" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D18" s="4">
         <v>0.5</v>
       </c>
       <c r="E18" s="6">
         <f>D18*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F18" t="s">
         <v>15</v>
       </c>
       <c r="G18" s="8">
         <f>E18*1.4</f>
         <v>0.7</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D19" s="4">
         <v>0.5</v>
       </c>
       <c r="E19" s="6">
         <f>D19*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F19" t="s">
         <v>15</v>
       </c>
       <c r="G19" s="8">
         <f>E19*1.2</f>
         <v>0.6</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B20" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D20" s="4">
         <v>0.15</v>
       </c>
       <c r="E20" s="6">
         <f>D20*$B$2</f>
         <v>0.15</v>
       </c>
       <c r="F20" t="s">
         <v>15</v>
       </c>
       <c r="G20" s="8">
         <f>E20*9.26</f>
         <v>1.389</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" t="s">
+        <v>51</v>
+      </c>
+      <c r="C21" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
       <c r="D21" s="4">
         <v>2</v>
       </c>
       <c r="E21" s="6">
         <f>D21*$B$2</f>
         <v>2</v>
       </c>
       <c r="F21" t="s">
         <v>15</v>
       </c>
       <c r="G21" s="8">
         <f>E21*4.5</f>
         <v>9</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B22" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C22" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D22" s="4">
-        <v>3</v>
+        <v>0.25</v>
       </c>
       <c r="E22" s="6">
         <f>D22*$B$2</f>
-        <v>3</v>
+        <v>0.25</v>
       </c>
       <c r="F22" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="8">
-        <f>E22*2.92</f>
-        <v>8.76</v>
+        <f>E22*7.07</f>
+        <v>1.7675</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B23" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C23" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="D23" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E23" s="6">
         <f>D23*$B$2</f>
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F23" t="s">
         <v>15</v>
       </c>
       <c r="G23" s="8">
-        <f>E23*2.98</f>
+        <f>E23*2.92</f>
+        <v>8.76</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>56</v>
+      </c>
+      <c r="B24" t="s">
+        <v>57</v>
+      </c>
+      <c r="C24" t="s">
+        <v>58</v>
+      </c>
+      <c r="D24" s="4">
+        <v>1</v>
+      </c>
+      <c r="E24" s="6">
+        <f>D24*$B$2</f>
+        <v>1</v>
+      </c>
+      <c r="F24" t="s">
+        <v>15</v>
+      </c>
+      <c r="G24" s="8">
+        <f>E24*2.98</f>
         <v>2.98</v>
       </c>
     </row>
-    <row r="24">
-[...9 lines deleted...]
-        <f>SUM(G7:G23)</f>
+    <row r="25">
+      <c r="A25"/>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25" t="s" s="9">
+        <v>59</v>
+      </c>
+      <c r="G25" s="10">
+        <f>SUM(G7:G24)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="E1" t="s" s="7">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="F1" t="s" s="7">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D2" t="inlineStr" s="11">
         <is>
           <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="11"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D3" t="inlineStr" s="11">
         <is>
           <t>Préparations préliminaires - Conditionner les produits surgelés suivant la procédure.Réserver. - Déconditionner la boîte de tomate concentrée suivant la procédure.Réserver. - Éplucher,laver et désinfecter les végétaux suivant la procédure.Réserver. - Au coupe-légumes,tailler en brunoise de 4 mm,les carottes,les navets,les pommes de terre et les courgettes. - Réserver séparément au froid en attente d’utilisation. - Émincer le céleri-branche.Réserver. - Hacher l’oignon.Réserver. - Au cutter,hacher finement,le persil,le basilic et l’ail.Réserver dans une calotte les éléments hachés et mélanger au fouet avec 1/4 de litre d’huile d’olive.Réserver.</t>
         </is>
       </c>
       <c r="E3" t="s" s="11"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D4" t="s" s="11">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="E4" t="s" s="11"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D5" t="inlineStr" s="11">
         <is>
           <t>Marquer la cuisson du Minestrone - Dans un rondeau,faire suer à l’huile d’olive dans l’ordre,le poireau émincé et l’oignon haché. - Ajouter la carotte,le navet,le céleri émincé et la tomate concentrée. - Mouiller avec 20 litres d’eau.Porter à ébullition.Saler et poivrer. - Après 15 minutes de cuisson,ajouter les pommes de terre,les haricots verts surgelés,les petits pois surgelés,le riz et les spaghetti coupés.Laisser cuire 5 minutes et ajouter,les courgettes et les dés de tomates surgelés.Laisser cuire encore 5minutes.Vérifier la cuisson de tous les éléments.</t>
         </is>
       </c>
       <c r="E5" t="s" s="11"/>
       <c r="F5" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="D6" t="s" s="11">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="E6" t="s" s="11"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D7" t="inlineStr" s="11">
         <is>
           <t>Terminer le minestrone - Au minestrone,ajouter le riz et les haricots.Tenir le potage à bonne chaleur. - Ajouter la liaison terminale. - Rectifier l’assaisonnement. - Respecter la procédure de fin de cuisson. - Maintenir au chaud en attente de consommation.</t>
         </is>
       </c>
       <c r="E7" t="s" s="11"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D8" t="s" s="11">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="E8" t="s" s="11"/>
       <c r="F8"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E19"/>
+  <dimension ref="A1:E20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C3" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C5" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
+        <v>87</v>
+      </c>
+      <c r="C6" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*3</f>
         <v>3</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C7" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C8" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C9" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C10" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*3</f>
         <v>3</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C11" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C12" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D12" s="6">
         <f>'Besoins'!$B$2*1.5</f>
         <v>1.5</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C13" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D13" s="6">
-        <f>'Besoins'!$B$2*1</f>
-        <v>1</v>
+        <f>'Besoins'!$B$2*0.88</f>
+        <v>0.88</v>
       </c>
       <c r="E13" t="s">
-        <v>3</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C14" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D14" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C15" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D15" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C16" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D16" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C17" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D17" s="6">
         <f>'Besoins'!$B$2*0.15</f>
         <v>0.15</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C18" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D18" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C19" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D19" s="6">
-        <f>'Besoins'!$B$2*0.1</f>
-        <v>0.1</v>
+        <f>'Besoins'!$B$2*3.334</f>
+        <v>3.334</v>
       </c>
       <c r="E19" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>1</v>
+      </c>
+      <c r="B20" t="s">
+        <v>101</v>
+      </c>
+      <c r="C20" t="s">
+        <v>84</v>
+      </c>
+      <c r="D20" s="6">
+        <f>'Besoins'!$B$2*0.5</f>
+        <v>0.5</v>
+      </c>
+      <c r="E20" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D13"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="12">
         <f>"GRO_CDC_041 · GRO.POTAGES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_041 · GRO.POTAGES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="13">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="14">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B5" t="str" s="11">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="14">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B6" t="str" s="11">
         <f>"[RÉSERVER] "&amp;Procedure!D3</f>
         <v>[RÉSERVER] Préparations préliminaires - Conditionner les produits surgelés suivant la procédure.Réserver. - Déconditionner la boîte de tomate concentrée suivant la procédure.Réserver. - Éplucher,laver et désinfecter les végétaux suivant la procédure.Réserver. - Au coupe-légumes,tailler en brunoise de 4 mm,les carottes,les navets,les pommes de terre et les courgettes. - Réserver séparément au froid en attente d’utilisation. - Émincer le céleri-branche.Réserver. - Hacher l’oignon.Réserver. - Au cutter,hacher finement,le persil,le basilic et l’ail.Réserver dans une calotte les éléments hachés et mélanger au fouet avec 1/4 de litre d’huile d’olive.Réserver.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="14">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B7" t="str" s="11">
         <f>"[CUIRE] "&amp;Procedure!D4</f>
         <v>[CUIRE] Cuire les haricots blancs - Avant la mise en cuisson du minestrone : - marquer la cuisson des haricots secs,préalablement trempés depuis la veille.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="14">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B8" t="str" s="11">
         <f>"[SUER] "&amp;Procedure!D5</f>
         <v>[SUER] Marquer la cuisson du Minestrone - Dans un rondeau,faire suer à l’huile d’olive dans l’ordre,le poireau émincé et l’oignon haché. - Ajouter la carotte,le navet,le céleri émincé et la tomate concentrée. - Mouiller avec 20 litres d’eau.Porter à ébullition.Saler et poivrer. - Après 15 minutes de cuisson,ajouter les pommes de terre,les haricots verts surgelés,les petits pois surgelés,le riz et les spaghetti coupés.Laisser cuire 5 minutes et ajouter,les courgettes et les dés de tomates surgelés.Laisser cuire encore 5minutes.Vérifier la cuisson de tous les éléments.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="14">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="B9" t="str" s="11">
         <f>"[HACHER] "&amp;Procedure!D6</f>
         <v>[HACHER] Préparer la liaison - Au cutter,hacher finement l’ail,le persil et le basilic.Réserver dans une calotte. - Ajouter 20 cL d’huile d’olive.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="14">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="B10" t="str" s="11">
         <f>"[INCORPORER] "&amp;Procedure!D7</f>
         <v>[INCORPORER] Terminer le minestrone - Au minestrone,ajouter le riz et les haricots.Tenir le potage à bonne chaleur. - Ajouter la liaison terminale. - Rectifier l’assaisonnement. - Respecter la procédure de fin de cuisson. - Maintenir au chaud en attente de consommation.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="14">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B11" t="str" s="11">
         <f>"[SERVIR] "&amp;Procedure!D8</f>
         <v>[SERVIR] Servir - Servir très chaud accompagné de parmesan.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="15">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="11">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A13:D13"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">