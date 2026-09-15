--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -603,62 +603,62 @@
         <v>0.015</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
         <v>0.015</v>
       </c>
       <c r="F9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="8">
         <f>E9*12.5</f>
         <v>0.1875</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10" t="s">
         <v>22</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="4">
-        <v>0.75</v>
+        <v>0.5</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.75</v>
+        <v>0.5</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="8">
         <f>E10*1.79</f>
-        <v>1.3425</v>
+        <v>0.895</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="4">
         <v>1</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>1</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
       <c r="G11" s="8">
         <f>E11*5.8</f>
         <v>5.8</v>
@@ -1020,51 +1020,51 @@
         <v>64</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>65</v>
       </c>
       <c r="C3" t="s">
         <v>66</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*12</f>
         <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>67</v>
       </c>
       <c r="C4" t="s">
         <v>66</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
@@ -1142,55 +1142,55 @@
       <c r="B9" t="s">
         <v>72</v>
       </c>
       <c r="C9" t="s">
         <v>66</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>73</v>
       </c>
       <c r="C10" t="s">
         <v>66</v>
       </c>
       <c r="D10" s="6">
-        <f>'Besoins'!$B$2*0.75</f>
-        <v>0.75</v>
+        <f>'Besoins'!$B$2*0.5</f>
+        <v>0.5</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>74</v>
       </c>
       <c r="C11" t="s">
         <v>66</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*0.06</f>
         <v>0.06</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">