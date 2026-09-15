--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -1207,69 +1207,69 @@
         <v>72</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*1.5</f>
         <v>1.5</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>77</v>
       </c>
       <c r="C8" t="s">
         <v>72</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.75</f>
         <v>0.75</v>
       </c>
       <c r="E8" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>78</v>
       </c>
       <c r="C9" t="s">
         <v>72</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E9" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>79</v>
       </c>
       <c r="C10" t="s">
         <v>72</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*0.06</f>
         <v>0.06</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">