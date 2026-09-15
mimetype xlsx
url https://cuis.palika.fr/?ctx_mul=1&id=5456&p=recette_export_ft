--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -15,51 +15,51 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="73">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
@@ -74,50 +74,59 @@
   <si>
     <t>Coût</t>
   </si>
   <si>
     <t>CONS-OLIVE-NOIRE</t>
   </si>
   <si>
     <t>Olives noires dénoyautées bocal</t>
   </si>
   <si>
     <t>Conserves de légumes</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>MEL-HERBES-PRO</t>
   </si>
   <si>
     <t>Herbes de Provence</t>
   </si>
   <si>
     <t>Mélanges et épices composées</t>
   </si>
   <si>
+    <t>PATE-PAIN-KG</t>
+  </si>
+  <si>
+    <t>Pate a pain fraiche</t>
+  </si>
+  <si>
+    <t>Épicerie</t>
+  </si>
+  <si>
     <t>RNM4G100918</t>
   </si>
   <si>
     <t>Oignons émincés 4G</t>
   </si>
   <si>
     <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
     <t>RNM1780121</t>
   </si>
   <si>
     <t>ANCHOIS France</t>
   </si>
   <si>
     <t>Poissons et fruits de mer</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
@@ -189,50 +198,53 @@
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Oignons émincés 4G</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Olives noires dénoyautées bocal</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ ANCHOIS France</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Herbes de Provence</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Pate a pain fraiche</t>
   </si>
   <si>
     <t>Fiche technique — PISSALADIÈRE</t>
   </si>
   <si>
     <t>PISSALADIÈRE  GRO_CDC_029</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
@@ -369,51 +381,51 @@
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G12"/>
+  <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -480,655 +492,698 @@
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>1</v>
+        <v>0.36</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>1</v>
+        <v>0.36</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="8">
         <f>E7*4.8</f>
-        <v>4.8</v>
+        <v>1.728</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
         <v>0.075</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
         <v>0.075</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="8">
         <f>E8*9.5</f>
         <v>0.7125</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="4">
-        <v>7.5</v>
+        <v>9</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>7.5</v>
+        <v>9</v>
       </c>
       <c r="F9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="8">
-        <f>E9*4.32</f>
-        <v>32.4</v>
+        <f>E9*2.5</f>
+        <v>22.5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="4">
-        <v>0.2</v>
+        <v>7.5</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.2</v>
+        <v>7.5</v>
       </c>
       <c r="F10" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="8">
-        <f>E10*4.5</f>
-        <v>0.9</v>
+        <f>E10*4.32</f>
+        <v>32.4</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="4">
-        <v>0.12</v>
+        <v>0.2</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>0.12</v>
+        <v>0.2</v>
       </c>
       <c r="F11" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="8">
-        <f>E11*9.26</f>
+        <f>E11*4.5</f>
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" s="4">
+        <v>0.12</v>
+      </c>
+      <c r="E12" s="6">
+        <f>D12*$B$2</f>
+        <v>0.12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>15</v>
+      </c>
+      <c r="G12" s="8">
+        <f>E12*9.26</f>
         <v>1.1112</v>
       </c>
     </row>
-    <row r="12">
-[...9 lines deleted...]
-        <f>SUM(G7:G11)</f>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13" t="s" s="9">
+        <v>31</v>
+      </c>
+      <c r="G13" s="10">
+        <f>SUM(G7:G12)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E1" t="s" s="7">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F1" t="s" s="7">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D2" t="inlineStr" s="11">
         <is>
           <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="11"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D3" t="inlineStr" s="11">
         <is>
           <t>Préparations préliminaires - Au pinceau,huiler 5 plaques à pâtisserie 60 x 40. - Faire adhérer une feuille de papier cuisson sur les plaques graissées. - Au pinceau,enduire à l’huile d’olive les feuilles de papier cuisson. - Saupoudrer les feuilles de papier cuisson avec des herbes de provence.Réserver au froid. - Déconditionner les anchois, suivant la procédure, et les égoutter dans un bac GN1/1 H 25 perforé doublé d’un bac plein.Réserver au froid. - Déconditionner les olives noires suivant la procédure.Egoutter les olives dans un bac GN 1/1 H 65 perforé.Doubler le bac d’un bac plein et réserver au froid.</t>
         </is>
       </c>
       <c r="E3" t="s" s="11"/>
       <c r="F3" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D4" t="inlineStr" s="11">
         <is>
           <t>Cuire les oignons - Dans une sauteuse,faire revenir à l’huile sans coloration les oignons émincés.Laisser fondre à feu doux et à couvert.Les rendre transparents et sans coloration.Saler et poivrer. - Égoutter la tombée d’oignon dans un bac GN 1/1 H 100 perforé doublé d’un bac plein. - Refroidir suivant la procédure,filmer et stocker au froid en attente d’utilisation.</t>
         </is>
       </c>
       <c r="E4" t="s" s="11"/>
       <c r="F4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D5" t="inlineStr" s="11">
         <is>
           <t>Abaisser les fonds de pissaladière - Fariner le marbre à pâtisserie et mettre à portée les ustensiles nécessaires (rouleau, coupe-pâte,balayette,farine pour le fleurage). - Séparer la pâte en 5 pâtons égaux. - Abaisser chaque pâton de la taille des plaques. - Enrouler l’abaisse autour du rouleau et développer l’abaisse sur la plaque. - Façonner régulièrement les bords de l’abaisse à l’aide de la main. - Bloquer au froid les abaisses.</t>
         </is>
       </c>
       <c r="E5" t="s" s="11"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D6" t="inlineStr" s="11">
         <is>
           <t>Garnir les abaisses - Répartir équitablement la tombée d’oignons et les filets d’anchois sur les 5 abaisses. - Parsemer sur le dessus les rondelles d’olives noires.</t>
         </is>
       </c>
       <c r="E6" t="s" s="11"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D7" t="inlineStr" s="11">
         <is>
           <t>Cuire les pissaladières - Préchauffer le four à + 175°C,clé fermée. - Laisser se «dégourdir» la pâte des pissaladières à chaleur ambiante sans trop la laisS ser pousser,avant la cuisson. - Cuire les pissaladières pendant 25 à 30 minutes environ. - Respecter les procédures de fin de cuisson. - Maintenir en armoire chaude à + 63°C en attente de consommation.</t>
         </is>
       </c>
       <c r="E7" t="s" s="11"/>
       <c r="F7" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D8" t="s" s="11">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E8" t="s" s="11"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="inlineStr" s="11">
         <is>
           <t>Historique - La pissaladière tire son nom du pissalat,spécialité du pays Niçois.Le pissalat est une purée grise,la poutine,constituée de 95% d’alevins de sardines et de 5% d’alevins d’anchois.A l’origine une tranche de pain tartinée de pissalat faisait le régal des pêcheurs.La recette a évolué pour devenir cette tarte à l’oignon agrémentée de filets d’anchois.</t>
         </is>
       </c>
       <c r="E9" t="s" s="11"/>
       <c r="F9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E7"/>
+  <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C3" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*7.5</f>
         <v>7.5</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*0.12</f>
         <v>0.12</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C5" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D5" s="6">
-        <f>'Besoins'!$B$2*1</f>
-        <v>1</v>
+        <f>'Besoins'!$B$2*0.36</f>
+        <v>0.36</v>
       </c>
       <c r="E5" t="s">
-        <v>3</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C6" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C7" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*0.075</f>
         <v>0.075</v>
       </c>
       <c r="E7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>1</v>
+      </c>
+      <c r="B8" t="s">
+        <v>61</v>
+      </c>
+      <c r="C8" t="s">
+        <v>56</v>
+      </c>
+      <c r="D8" s="6">
+        <f>'Besoins'!$B$2*9</f>
+        <v>9</v>
+      </c>
+      <c r="E8" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D14"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="12">
         <f>"GRO_CDC_029 · GRO.ENT.CH · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_029 · GRO.ENT.CH · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="13">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="14">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B5" t="str" s="11">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="14">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B6" t="str" s="11">
         <f>"[PINCER] "&amp;Procedure!D3</f>
         <v>[PINCER] Préparations préliminaires - Au pinceau,huiler 5 plaques à pâtisserie 60 x 40. - Faire adhérer une feuille de papier cuisson sur les plaques graissées. - Au pinceau,enduire à l’huile d’olive les feuilles de papier cuisson. - Saupoudrer les feuilles de papier cuisson avec des herbes de provence.Réserver au froid. - Déconditionner les anchois, suivant la procédure, et les égoutter dans un bac GN1/1 H 25 perforé doublé d’un bac plein.Réserver au froid. - Déconditionner les olives noires suivant la procédure.Egoutter les olives dans un bac GN 1/1 H 65 perforé.Doubler le bac d’un bac plein et réserver au froid.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="14">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B7" t="str" s="11">
         <f>"[SAUTER] "&amp;Procedure!D4</f>
         <v>[SAUTER] Cuire les oignons - Dans une sauteuse,faire revenir à l’huile sans coloration les oignons émincés.Laisser fondre à feu doux et à couvert.Les rendre transparents et sans coloration.Saler et poivrer. - Égoutter la tombée d’oignon dans un bac GN 1/1 H 100 perforé doublé d’un bac plein. - Refroidir suivant la procédure,filmer et stocker au froid en attente d’utilisation.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="14">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B8" t="str" s="11">
         <f>"[ABAISSER] "&amp;Procedure!D5</f>
         <v>[ABAISSER] Abaisser les fonds de pissaladière - Fariner le marbre à pâtisserie et mettre à portée les ustensiles nécessaires (rouleau, coupe-pâte,balayette,farine pour le fleurage). - Séparer la pâte en 5 pâtons égaux. - Abaisser chaque pâton de la taille des plaques. - Enrouler l’abaisse autour du rouleau et développer l’abaisse sur la plaque. - Façonner régulièrement les bords de l’abaisse à l’aide de la main. - Bloquer au froid les abaisses.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="14">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="B9" t="str" s="11">
         <f>"[FOURRER] "&amp;Procedure!D6</f>
         <v>[FOURRER] Garnir les abaisses - Répartir équitablement la tombée d’oignons et les filets d’anchois sur les 5 abaisses. - Parsemer sur le dessus les rondelles d’olives noires.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="14">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B10" t="str" s="11">
         <f>"[CUIRE] "&amp;Procedure!D7</f>
         <v>[CUIRE] Cuire les pissaladières - Préchauffer le four à + 175°C,clé fermée. - Laisser se «dégourdir» la pâte des pissaladières à chaleur ambiante sans trop la laisS ser pousser,avant la cuisson. - Cuire les pissaladières pendant 25 à 30 minutes environ. - Respecter les procédures de fin de cuisson. - Maintenir en armoire chaude à + 63°C en attente de consommation.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="14">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="B11" t="str" s="11">
         <f>"[DRESSER] "&amp;Procedure!D8</f>
         <v>[DRESSER] Dresser et servir - Détailler chaque plaque en 20 / 24 portions et servir la portion à l’assiette.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="14">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="B12" t="str" s="11">
         <f>Procedure!D9</f>
         <v>Historique - La pissaladière tire son nom du pissalat,spécialité du pays Niçois.Le pissalat est une purée grise,la poutine,constituée de 95% d’alevins de sardines et de 5% d’alevins d’anchois.A l’origine une tranche de pain tartinée de pissalat faisait le régal des pêcheurs.La recette a évolué pour devenir cette tarte à l’oignon agrémentée de filets d’anchois.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="15">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="12">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="A14:D14"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>