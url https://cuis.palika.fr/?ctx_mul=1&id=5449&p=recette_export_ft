--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -15,51 +15,51 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="65">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
@@ -83,50 +83,59 @@
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>RNM57233081</t>
   </si>
   <si>
     <t>POIVRON jaune carré Espagne cat.I gros</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>RNM26290123</t>
   </si>
   <si>
     <t>POIVRON rouge carré Espagne cat.I gros</t>
   </si>
   <si>
+    <t>PAIN-BAGUETTE-CR</t>
+  </si>
+  <si>
+    <t>Baguette tradition crue précuite</t>
+  </si>
+  <si>
+    <t>Pains et bases précuits</t>
+  </si>
+  <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
@@ -171,50 +180,53 @@
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ POIVRON rouge carré Espagne cat.I gros</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ POIVRON jaune carré Espagne cat.I gros</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile d'olive vierge pure</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Baguette tradition crue précuite</t>
   </si>
   <si>
     <t>Fiche technique — POIVRONS DOUX</t>
   </si>
   <si>
     <t>POIVRONS DOUX  GRO_CDC_022</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
@@ -345,51 +357,51 @@
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G11"/>
+  <dimension ref="A1:G12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -531,475 +543,518 @@
         <v>3.75</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
         <v>3.75</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="8">
         <f>E9*3</f>
         <v>11.25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="4">
-        <v>0.15</v>
+        <v>12</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>3</v>
+      </c>
+      <c r="G10" s="8">
+        <f>E10*0.45</f>
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" s="4">
         <v>0.15</v>
       </c>
-      <c r="F10" t="s">
+      <c r="E11" s="6">
+        <f>D11*$B$2</f>
+        <v>0.15</v>
+      </c>
+      <c r="F11" t="s">
         <v>19</v>
       </c>
-      <c r="G10" s="8">
-        <f>E10*9.26</f>
+      <c r="G11" s="8">
+        <f>E11*9.26</f>
         <v>1.389</v>
       </c>
     </row>
-    <row r="11">
-[...9 lines deleted...]
-        <f>SUM(G7:G10)</f>
+    <row r="12">
+      <c r="A12"/>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12" t="s" s="9">
+        <v>28</v>
+      </c>
+      <c r="G12" s="10">
+        <f>SUM(G7:G11)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="E1" t="s" s="7">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="F1" t="s" s="7">
-        <v>31</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B2">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D2" t="inlineStr" s="11">
         <is>
           <t>Préparations préliminaires - Laver les poivrons. - Peler,laver,désinfecter et hacher l’ail,si l’ail utilisé est frais.Réserver au froid. - Préchauffer le four sur la position chaleur sèche à la température de + 140°C. 2 - Tailler les baguettes de pain en tronçons de 10 cm environ,ou bien en rondelles. - Couper les morceaux de pain en deux dans le sens de la longueur. - Déposer les morceaux de pain sur des grilles GN de cuisson.</t>
         </is>
       </c>
       <c r="E2" t="s" s="11"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B3">
         <v>3</v>
       </c>
       <c r="C3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D3" t="inlineStr" s="11">
         <is>
           <t>Peler les poivrons - Mettre séparément les poivrons jaunes et rouges dans 4 bacs GN 1/1 H 65. - Étager les bacs sur l’échelle de cuisson. - Enfourner et cuire les poivrons à couvert durant 30 minutes. - À la sortie du four,couvrir les bacs de poivrons avec du film alimentaire. - Laisser refroidir les poivrons à température ambiante. - Ce procédé permettra de peler facilement les poivrons. - Peler les poivrons à l’aide d’un couteau d’office. - Retirer le pédoncule des poivrons. - Couper les poivrons en deux dans le sens de la longueur. - Retirer les graines et les membranes intérieures.</t>
         </is>
       </c>
       <c r="E3" t="s" s="11"/>
       <c r="F3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B4">
         <v>4</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D4" t="inlineStr" s="11">
         <is>
           <t>Faire macérer les poivrons - Couper à nouveau dans le sens de la longueur les poivrons. - Dans le fond de deux bacs GN 1/1 H 150 en polycarbonate étaler une couche de pulpe de poivron pelé. - Saler et poivrer.Parsemer de l’ail haché sur la pulpe des poivrons.Enduire d’huile d’olive. - Renouveler l’opération jusqu’à l’utilisation complète des poivrons. - Recouvrir totalement d’huile d’olive. - Couvrir les bacs et indiquer la traçabilité sur le couvercle suivant la procédure. - Laisser macérer au froid au moins un jour avant leur consommation.</t>
         </is>
       </c>
       <c r="E4" t="s" s="11"/>
       <c r="F4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B5">
         <v>5</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D5" t="s" s="11">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E5" t="s" s="11"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B6">
         <v>6</v>
       </c>
       <c r="C6" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D6" t="inlineStr" s="11">
         <is>
           <t>Dresser et servir - Dresser à l’assiette les poivrons en alternant les couleurs. - Napper les poivrons avec un peu d’huile d’olive de la macération. - Accompagner de toasts.</t>
         </is>
       </c>
       <c r="E6" t="s" s="11"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B7">
         <v>7</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s" s="11">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E7" t="s" s="11"/>
       <c r="F7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E6"/>
+  <dimension ref="A1:E7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C3" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*3.75</f>
         <v>3.75</v>
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*3.75</f>
         <v>3.75</v>
       </c>
       <c r="E4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C5" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*0.15</f>
         <v>0.15</v>
       </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
+        <v>54</v>
+      </c>
+      <c r="C6" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>1</v>
+      </c>
+      <c r="B7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D7" s="6">
+        <f>'Besoins'!$B$2*12</f>
+        <v>12</v>
+      </c>
+      <c r="E7" t="s">
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D12"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="12">
         <f>"GRO_CDC_022 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_022 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="13">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="14">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B5" t="str" s="11">
         <f>"[LAVER] "&amp;Procedure!D2</f>
         <v>[LAVER] Préparations préliminaires - Laver les poivrons. - Peler,laver,désinfecter et hacher l’ail,si l’ail utilisé est frais.Réserver au froid. - Préchauffer le four sur la position chaleur sèche à la température de + 140°C. 2 - Tailler les baguettes de pain en tronçons de 10 cm environ,ou bien en rondelles. - Couper les morceaux de pain en deux dans le sens de la longueur. - Déposer les morceaux de pain sur des grilles GN de cuisson.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="14">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B6" t="str" s="11">
         <f>"[ÉMONDER] "&amp;Procedure!D3</f>
         <v>[ÉMONDER] Peler les poivrons - Mettre séparément les poivrons jaunes et rouges dans 4 bacs GN 1/1 H 65. - Étager les bacs sur l’échelle de cuisson. - Enfourner et cuire les poivrons à couvert durant 30 minutes. - À la sortie du four,couvrir les bacs de poivrons avec du film alimentaire. - Laisser refroidir les poivrons à température ambiante. - Ce procédé permettra de peler facilement les poivrons. - Peler les poivrons à l’aide d’un couteau d’office. - Retirer le pédoncule des poivrons. - Couper les poivrons en deux dans le sens de la longueur. - Retirer les graines et les membranes intérieures.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="14">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B7" t="str" s="11">
         <f>"[COUPER] "&amp;Procedure!D4</f>
         <v>[COUPER] Faire macérer les poivrons - Couper à nouveau dans le sens de la longueur les poivrons. - Dans le fond de deux bacs GN 1/1 H 150 en polycarbonate étaler une couche de pulpe de poivron pelé. - Saler et poivrer.Parsemer de l’ail haché sur la pulpe des poivrons.Enduire d’huile d’olive. - Renouveler l’opération jusqu’à l’utilisation complète des poivrons. - Recouvrir totalement d’huile d’olive. - Couvrir les bacs et indiquer la traçabilité sur le couvercle suivant la procédure. - Laisser macérer au froid au moins un jour avant leur consommation.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="14">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B8" t="str" s="11">
         <f>"[ENFOURNER] "&amp;Procedure!D5</f>
         <v>[ENFOURNER] Toaster le pain - Enfourner les grilles contenant le pain. - Toaster le pain pour juste le dorer.Maintenir à une température tiède.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="14">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B9" t="str" s="11">
         <f>"[DRESSER] "&amp;Procedure!D6</f>
         <v>[DRESSER] Dresser et servir - Dresser à l’assiette les poivrons en alternant les couleurs. - Napper les poivrons avec un peu d’huile d’olive de la macération. - Accompagner de toasts.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="14">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B10" t="str" s="11">
         <f>Procedure!D7</f>
         <v>Suggestion - Ces poivrons macérés à l’huile d’olive peuvent être servis avec d’autres hors-d’œuvre ou quelques feuilles de salade.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="15">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="A12:D12"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>