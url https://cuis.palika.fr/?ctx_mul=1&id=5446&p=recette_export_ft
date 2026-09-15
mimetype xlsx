--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -639,62 +639,62 @@
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>1</v>
+        <v>2.5</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>1</v>
+        <v>2.5</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="8">
         <f>E7*1.9</f>
-        <v>1.9</v>
+        <v>4.75</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="9">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
         <v>1.182</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
         <v>1.182</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="8">
         <f>E8*0.003</f>
         <v>0.003546</v>
@@ -814,112 +814,112 @@
         <v>2.5</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
         <v>2.5</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="8">
         <f>E13*2.2</f>
         <v>5.5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>34</v>
       </c>
       <c r="B14" t="s">
         <v>35</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14" s="4">
-        <v>0.075</v>
+        <v>0.75</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
-        <v>0.075</v>
+        <v>0.75</v>
       </c>
       <c r="F14" t="s">
         <v>37</v>
       </c>
       <c r="G14" s="8">
         <f>E14*6</f>
-        <v>0.45</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15" t="s">
         <v>39</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="4">
-        <v>0.05</v>
+        <v>1.667</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
-        <v>0.05</v>
+        <v>1.667</v>
       </c>
       <c r="F15" t="s">
         <v>37</v>
       </c>
       <c r="G15" s="8">
         <f>E15*5</f>
-        <v>0.25</v>
+        <v>8.335</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16" t="s">
         <v>41</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16" s="4">
-        <v>0.1</v>
+        <v>3.334</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
-        <v>0.1</v>
+        <v>3.334</v>
       </c>
       <c r="F16" t="s">
         <v>37</v>
       </c>
       <c r="G16" s="8">
         <f>E16*4.5</f>
-        <v>0.45</v>
+        <v>15.003</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17" t="s">
         <v>43</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="4">
         <v>0.15</v>
       </c>
       <c r="E17" s="6">
         <f>D17*$B$2</f>
         <v>0.15</v>
       </c>
       <c r="F17" t="s">
         <v>15</v>
       </c>
       <c r="G17" s="8">
         <f>E17*6</f>
         <v>0.9</v>
@@ -1615,109 +1615,109 @@
       <c r="B16" t="s">
         <v>103</v>
       </c>
       <c r="C16" t="s">
         <v>90</v>
       </c>
       <c r="D16" s="6">
         <f>'Besoins'!$B$2*0.15</f>
         <v>0.15</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
         <v>104</v>
       </c>
       <c r="C17" t="s">
         <v>90</v>
       </c>
       <c r="D17" s="6">
-        <f>'Besoins'!$B$2*0.1</f>
-        <v>0.1</v>
+        <f>'Besoins'!$B$2*3.334</f>
+        <v>3.334</v>
       </c>
       <c r="E17" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
         <v>105</v>
       </c>
       <c r="C18" t="s">
         <v>90</v>
       </c>
       <c r="D18" s="6">
-        <f>'Besoins'!$B$2*0.075</f>
-        <v>0.075</v>
+        <f>'Besoins'!$B$2*0.75</f>
+        <v>0.75</v>
       </c>
       <c r="E18" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
         <v>106</v>
       </c>
       <c r="C19" t="s">
         <v>90</v>
       </c>
       <c r="D19" s="6">
-        <f>'Besoins'!$B$2*1</f>
-        <v>1</v>
+        <f>'Besoins'!$B$2*2.5</f>
+        <v>2.5</v>
       </c>
       <c r="E19" t="s">
-        <v>3</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
         <v>107</v>
       </c>
       <c r="C20" t="s">
         <v>90</v>
       </c>
       <c r="D20" s="6">
-        <f>'Besoins'!$B$2*0.05</f>
-        <v>0.05</v>
+        <f>'Besoins'!$B$2*1.667</f>
+        <v>1.667</v>
       </c>
       <c r="E20" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1</v>
       </c>
       <c r="B21" t="s">
         <v>108</v>
       </c>
       <c r="C21" t="s">
         <v>90</v>
       </c>
       <c r="D21" s="6">
         <f>'Besoins'!$B$2*0.05</f>
         <v>0.05</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 