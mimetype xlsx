--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -107,83 +107,83 @@
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>HUI-OLIVE-VP</t>
   </si>
   <si>
     <t>Huile d'olive vierge pure</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
     <t>RNM3980160</t>
   </si>
   <si>
     <t>BASILIC France botte</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
-    <t>RNM57226340</t>
-[...4 lines deleted...]
-  <si>
     <t>RNM4G100918</t>
   </si>
   <si>
     <t>Oignons émincés 4G</t>
   </si>
   <si>
     <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
     <t>RNM2950121</t>
   </si>
   <si>
     <t>SARDINE fraîche Bretagne</t>
   </si>
   <si>
     <t>Poissons et fruits de mer</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
+    <t>RNMS00811</t>
+  </si>
+  <si>
+    <t>Persil haché IQF</t>
+  </si>
+  <si>
     <t>RNMS00865</t>
   </si>
   <si>
     <t>Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
@@ -245,51 +245,51 @@
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ SARDINE fraîche Bretagne</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Oignons émincés 4G</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BASILIC France botte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Vinaigre de Xérès</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PERSIL frisé U.E. botte</t>
+    <t xml:space="preserve">    ↳ Persil haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Thym séché</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile d'olive vierge pure</t>
   </si>
   <si>
     <t>Fiche technique — SARDINES À L’ESCABÈCHE</t>
   </si>
   <si>
     <t>SARDINES À L’ESCABÈCHE  GRO_CDC_018</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
@@ -665,151 +665,151 @@
         <v>28</v>
       </c>
       <c r="D11" s="4">
         <v>1</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>1</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
       <c r="G11" s="8">
         <f>E11*5</f>
         <v>5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D12" s="4">
-        <v>0.15</v>
+        <v>3</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>0.15</v>
+        <v>3</v>
       </c>
       <c r="F12" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G12" s="8">
-        <f>E12*4.5</f>
-        <v>0.675</v>
+        <f>E12*4.32</f>
+        <v>12.96</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D13" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F13" t="s">
         <v>15</v>
       </c>
       <c r="G13" s="8">
-        <f>E13*4.32</f>
-        <v>12.96</v>
+        <f>E13*5.4</f>
+        <v>27</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D14" s="4">
-        <v>5</v>
+        <v>0.1</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
-        <v>5</v>
+        <v>0.1</v>
       </c>
       <c r="F14" t="s">
         <v>15</v>
       </c>
       <c r="G14" s="8">
-        <f>E14*5.4</f>
-        <v>27</v>
+        <f>E14*9.26</f>
+        <v>0.926</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" t="s">
         <v>38</v>
       </c>
-      <c r="B15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" s="4">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="F15" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="8">
-        <f>E15*9.26</f>
-        <v>0.926</v>
+        <f>E15*7.07</f>
+        <v>1.0605</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16" t="s">
         <v>42</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D16" s="4">
         <v>5</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
         <v>5</v>
       </c>
       <c r="F16" t="s">
         <v>15</v>
       </c>
       <c r="G16" s="8">
         <f>E16*2.92</f>
         <v>14.6</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17" t="s" s="9">
         <v>43</v>
       </c>
@@ -1109,51 +1109,51 @@
         <v>70</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>74</v>
       </c>
       <c r="C7" t="s">
         <v>70</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E7" t="s">
-        <v>3</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>75</v>
       </c>
       <c r="C8" t="s">
         <v>70</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">