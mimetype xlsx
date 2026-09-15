--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -15,51 +15,51 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="78">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
@@ -77,77 +77,86 @@
   <si>
     <t>00000054</t>
   </si>
   <si>
     <t>CITRON PULCO (JUS)</t>
   </si>
   <si>
     <t>FRUIT FRAIS</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>EPI-POIVRE-BLAN</t>
   </si>
   <si>
     <t>Poivre blanc moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>HER-THYM</t>
-[...7 lines deleted...]
-  <si>
     <t>HUI-OLIVE-VP</t>
   </si>
   <si>
     <t>Huile d'olive vierge pure</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
+    <t>RNM57224439</t>
+  </si>
+  <si>
+    <t>YAOURT nature basique demi écrémé pot 125g</t>
+  </si>
+  <si>
+    <t>Produits laitiers et œufs</t>
+  </si>
+  <si>
     <t>RNM9570123</t>
   </si>
   <si>
     <t>CONCOMBRE Espagne cat.I 500-600g colis de 12</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
+    <t>RNM1950160</t>
+  </si>
+  <si>
+    <t>MENTHE France botte</t>
+  </si>
+  <si>
+    <t>bte</t>
+  </si>
+  <si>
     <t>RNM57230909</t>
   </si>
   <si>
     <t>POIVRON rouge Maroc cat.I gros</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t>Total</t>
@@ -206,57 +215,60 @@
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CONCOMBRE Espagne cat.I 500-600g colis de 12</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ POIVRON rouge Maroc cat.I gros</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CITRON PULCO (JUS)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile d'olive vierge pure</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Thym séché</t>
+    <t xml:space="preserve">    ↳ MENTHE France botte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre blanc moulu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ YAOURT nature basique demi écrémé pot 125g</t>
   </si>
   <si>
     <t>Fiche technique — CONCOMBRE AU YAOURT</t>
   </si>
   <si>
     <t>CONCOMBRE AU YAOURT  GRO_CDC_017</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
@@ -387,51 +399,51 @@
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G15"/>
+  <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -548,649 +560,692 @@
         <v>0.01</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
         <v>0.01</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="9">
         <f>E8*14.8</f>
         <v>0.148</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="4">
-        <v>1</v>
+        <v>0.125</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>1</v>
+        <v>0.125</v>
       </c>
       <c r="F9" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="G9" s="9">
-        <f>E9*8.5</f>
-        <v>8.5</v>
+        <f>E9*5.8</f>
+        <v>0.725</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="4">
-        <v>0.125</v>
+        <v>50</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.125</v>
+        <v>50</v>
       </c>
       <c r="F10" t="s">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="G10" s="9">
-        <f>E10*5.8</f>
-        <v>0.725</v>
+        <f>E10*0.47</f>
+        <v>23.5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="4">
         <v>10</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>3</v>
       </c>
       <c r="G11" s="9">
         <f>E11*0.6</f>
         <v>6</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12" s="4">
         <v>1</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>1</v>
       </c>
       <c r="F12" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="G12" s="9">
-        <f>E12*1.3</f>
-        <v>1.3</v>
+        <f>E12*4</f>
+        <v>4</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D13" s="4">
-        <v>0.03</v>
+        <v>1</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
-        <v>0.03</v>
+        <v>1</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="9">
-        <f>E13*0.35</f>
-        <v>0.0105</v>
+        <f>E13*1.3</f>
+        <v>1.3</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>34</v>
       </c>
       <c r="B14" t="s">
         <v>35</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14" s="4">
-        <v>0.075</v>
+        <v>0.03</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
-        <v>0.075</v>
+        <v>0.03</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="9">
-        <f>E14*9.26</f>
+        <f>E14*0.35</f>
+        <v>0.0105</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" s="4">
+        <v>0.075</v>
+      </c>
+      <c r="E15" s="6">
+        <f>D15*$B$2</f>
+        <v>0.075</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" s="9">
+        <f>E15*9.26</f>
         <v>0.6945</v>
       </c>
     </row>
-    <row r="15">
-[...9 lines deleted...]
-        <f>SUM(G7:G14)</f>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16" t="s" s="10">
+        <v>40</v>
+      </c>
+      <c r="G16" s="11">
+        <f>SUM(G7:G15)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E1" t="s" s="7">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="F1" t="s" s="7">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D2" t="inlineStr" s="12">
         <is>
           <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel. - Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="12"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D3" t="inlineStr" s="12">
         <is>
           <t>Préparations préliminaires - Éplucher,laver et désinfecter les végétaux suivant la procédure. - Épépiner les concombres. - Au coupe-légumes,émincer finement ou tailler les concombre en dés.Réserver au froid dans 1 bac GN 1/1 H 200 en polycarbonate muni d’une grille égouttoir. - Épépiner les poivrons. - Tailler les poivrons en fines lanières.Réserver au froid. - Dégermer l’ail. - Au mixeur,hacher l’ail.Réserver. - Ciseler les feuilles de menthe.Réserver au froid</t>
         </is>
       </c>
       <c r="E3" t="s" s="12"/>
       <c r="F3" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D4" t="inlineStr" s="12">
         <is>
           <t>Confectionner la sauce au yaourt - Pour faciliter le mélange,dans un bac en polycarbonate ou une bassine assez grande pour contenir l’ensemble des éléments,dépoter les yaourts nature. - Ajouter,le jus de citron,l’huile d’olive,la menthe ciselée,le sel et le poivre. - Mélanger et émulsionner au fouet tous les éléments de la sauce. - Rectifier l’assaisonnement.</t>
         </is>
       </c>
       <c r="E4" t="s" s="12"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D5" t="inlineStr" s="12">
         <is>
           <t>Assaisonner - Adjoindre les cubes ou l’émincé de concombre et les lanières de poivron à la sauce. - Mélanger intimement.Mettre au point l’assaisonnement. - Réserver dans un bac en polycarbonate GN 2/1 H 200.Couvrir et stoker au froid à + 3°C au moins une heure avant de dresser.</t>
         </is>
       </c>
       <c r="E5" t="s" s="12"/>
       <c r="F5" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D6" t="inlineStr" s="12">
         <is>
           <t>Dresser - Servir en ravier.Saupoudrer d’une petite pincée de paprika et de menthe fraîche ciselée. NB : dans le Bassin Méditerranéen et le Proche Orient,le concombre au yaourt est un plat traditonnel (tzatzikis en grec,dans le cacik turc on y ajoute de l’aneth,etc.).</t>
         </is>
       </c>
       <c r="E6" t="s" s="12"/>
       <c r="F6"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:E10"/>
+  <dimension ref="A1:E11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C3" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*10</f>
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C5" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*0.075</f>
         <v>0.075</v>
       </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
+        <v>64</v>
+      </c>
+      <c r="C6" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C7" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*0.125</f>
         <v>0.125</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C8" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E8" t="s">
-        <v>3</v>
+        <v>31</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C9" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.03</f>
         <v>0.03</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C10" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*0.01</f>
         <v>0.01</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>69</v>
+      </c>
+      <c r="C11" t="s">
+        <v>61</v>
+      </c>
+      <c r="D11" s="6">
+        <f>'Besoins'!$B$2*50</f>
+        <v>50</v>
+      </c>
+      <c r="E11" t="s">
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D11"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
         <f>"GRO_CDC_017 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_017 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="14">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="15">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B5" t="str" s="12">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel. - Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="15">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="B6" t="str" s="12">
         <f>"[ÉPLUCHER] "&amp;Procedure!D3</f>
         <v>[ÉPLUCHER] Préparations préliminaires - Éplucher,laver et désinfecter les végétaux suivant la procédure. - Épépiner les concombres. - Au coupe-légumes,émincer finement ou tailler les concombre en dés.Réserver au froid dans 1 bac GN 1/1 H 200 en polycarbonate muni d’une grille égouttoir. - Épépiner les poivrons. - Tailler les poivrons en fines lanières.Réserver au froid. - Dégermer l’ail. - Au mixeur,hacher l’ail.Réserver. - Ciseler les feuilles de menthe.Réserver au froid</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="15">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="B7" t="str" s="12">
         <f>"[MÉLANGER] "&amp;Procedure!D4</f>
         <v>[MÉLANGER] Confectionner la sauce au yaourt - Pour faciliter le mélange,dans un bac en polycarbonate ou une bassine assez grande pour contenir l’ensemble des éléments,dépoter les yaourts nature. - Ajouter,le jus de citron,l’huile d’olive,la menthe ciselée,le sel et le poivre. - Mélanger et émulsionner au fouet tous les éléments de la sauce. - Rectifier l’assaisonnement.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="15">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="B8" t="str" s="12">
         <f>"[ASSAISONNER] "&amp;Procedure!D5</f>
         <v>[ASSAISONNER] Assaisonner - Adjoindre les cubes ou l’émincé de concombre et les lanières de poivron à la sauce. - Mélanger intimement.Mettre au point l’assaisonnement. - Réserver dans un bac en polycarbonate GN 2/1 H 200.Couvrir et stoker au froid à + 3°C au moins une heure avant de dresser.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="15">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="B9" t="str" s="12">
         <f>"[DRESSER] "&amp;Procedure!D6</f>
         <v>[DRESSER] Dresser - Servir en ravier.Saupoudrer d’une petite pincée de paprika et de menthe fraîche ciselée. NB : dans le Bassin Méditerranéen et le Proche Orient,le concombre au yaourt est un plat traditonnel (tzatzikis en grec,dans le cacik turc on y ajoute de l’aneth,etc.).</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="16">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A11:D11"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>