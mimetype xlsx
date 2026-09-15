--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -15,51 +15,51 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="85">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
@@ -222,53 +222,50 @@
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CHOU blanc France cat.I</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CAROTTE France extra colis 12kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CRÈME FRAÎCHE épaisse 30% MG 5 litres</t>
-  </si>
-[...1 lines deleted...]
-    <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Vinaigre vin rouge 6° bouteille 1,5L</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre poudre sac 1kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Persil plat</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Mayonnaise professionnelle (seau 5L)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre blanc moulu</t>
   </si>
   <si>
     <t>Fiche technique — SALADE COLESLAW</t>
   </si>
   <si>
     <t>SALADE COLESLAW  GRO_CDC_011</t>
   </si>
@@ -581,112 +578,112 @@
         <v>0.015</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
         <v>0.015</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="8">
         <f>E8*14.8</f>
         <v>0.222</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="4">
-        <v>0.25</v>
+        <v>0.167</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>0.25</v>
+        <v>0.167</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" s="8">
         <f>E9*1.79</f>
-        <v>0.4475</v>
+        <v>0.29893</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="4">
         <v>0.075</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
         <v>0.075</v>
       </c>
       <c r="F10" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="8">
         <f>E10*2.7</f>
         <v>0.2025</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="4">
-        <v>2</v>
+        <v>0.4</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>2</v>
+        <v>0.4</v>
       </c>
       <c r="F11" t="s">
         <v>3</v>
       </c>
       <c r="G11" s="8">
         <f>E11*7.08</f>
-        <v>14.16</v>
+        <v>2.832</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="4">
         <v>4</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>4</v>
       </c>
       <c r="F12" t="s">
         <v>15</v>
       </c>
       <c r="G12" s="8">
         <f>E12*1.1</f>
         <v>4.4</v>
@@ -1071,295 +1068,295 @@
       <c r="B5" t="s">
         <v>67</v>
       </c>
       <c r="C5" t="s">
         <v>65</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>68</v>
       </c>
       <c r="C6" t="s">
         <v>65</v>
       </c>
       <c r="D6" s="6">
-        <f>'Besoins'!$B$2*2</f>
-        <v>2</v>
+        <f>'Besoins'!$B$2*0.4</f>
+        <v>0.4</v>
       </c>
       <c r="E6" t="s">
-        <v>69</v>
+        <v>3</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C7" t="s">
         <v>65</v>
       </c>
       <c r="D7" s="6">
-        <f>'Besoins'!$B$2*0.25</f>
-        <v>0.25</v>
+        <f>'Besoins'!$B$2*0.167</f>
+        <v>0.167</v>
       </c>
       <c r="E7" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C8" t="s">
         <v>65</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.075</f>
         <v>0.075</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C9" t="s">
         <v>65</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C10" t="s">
         <v>65</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E10" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C11" t="s">
         <v>65</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*0.03</f>
         <v>0.03</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C12" t="s">
         <v>65</v>
       </c>
       <c r="D12" s="6">
         <f>'Besoins'!$B$2*0.015</f>
         <v>0.015</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D13"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="12">
         <f>"GRO_CDC_011 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_011 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="13">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="14">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B5" t="str" s="11">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel. - Désinfecter le matériel et le poste de travail suivant les protocoles. - Mettre en fonction l’armoire de maintien au froid.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="14">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B6" t="str" s="11">
         <f>"[ÉPLUCHER] "&amp;Procedure!D3</f>
         <v>[ÉPLUCHER] Préparations préliminaires - Éplucher,laver et désinfecter les végétaux,suivant la procédure. - Effeuiller le persil ou la coriandre.Réserver au froid.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="14">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B7" t="str" s="11">
         <f>"[TAILLER] "&amp;Procedure!D4</f>
         <v>[TAILLER] Tailler les légumes - Au coupe-légumes et dans un bac GN 2/1 H 200 en polycarbonate muni d’une grille égouttoir : - émincer finement le chou blanc. - râper les carottes. - Au cutter,hacher l’oignon. - Saler les légumes pour les faire dégorger.Couvrir et réserver au froid à + 3°C en attente de finition.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="14">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B8" t="str" s="11">
         <f>"[MÉLANGER] "&amp;Procedure!D5</f>
         <v>[MÉLANGER] Élaborer la sauce - Dans une calotte,mélanger la crème fraîche,le sel,le poivre,le sucre semoule et le vinaigre.Rectifier l’assaisonnement.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="14">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B9" t="str" s="11">
         <f>"[ASSAISONNER] "&amp;Procedure!D6</f>
         <v>[ASSAISONNER] Assaisonner la salade - Réserver les légumes dégorgés composant la salade dans un bac GN 2/1 H200 en polycarbonate. - Mélanger la sauce à la salade. - Rectifier l’assaisonnement. - Respecter les contrôles de procédure de fin de préparation. - Stocker au froid à + 3°C en attente de consommation.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="14">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B10" t="str" s="11">
         <f>"[SERVIR] "&amp;Procedure!D7</f>
         <v>[SERVIR] Servir - Dresser la salade et décorer avec des feuilles de persil ou de coriandre.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="14">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B11" t="str" s="11">
         <f>Procedure!D8</f>
         <v>Commentaires - Aux Etats-Unis,la salade Coleslaw accompagne les grillades. - On peut utiliser de la mayonnaise moutardée et vinaigrée pour remplacer la sauce à la crème vinaigrée.On peut y adjoindre du sucre pour imiter la sauce traditionnelle.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="15">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="11">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A13:D13"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">