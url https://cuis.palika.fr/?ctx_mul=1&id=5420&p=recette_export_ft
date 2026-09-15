--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -815,62 +815,62 @@
         <v>0.2</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="9">
         <f>E8*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="8">
         <v>19</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="4">
-        <v>1.5</v>
+        <v>0.5</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>1.5</v>
+        <v>0.5</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" s="9">
         <f>E9*0.003</f>
-        <v>0.0045</v>
+        <v>0.0015</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="8">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="4">
         <v>1</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
         <v>1</v>
       </c>
       <c r="F10" t="s">
         <v>3</v>
       </c>
       <c r="G10" s="9">
         <f>E10*0</f>
         <v>0</v>
@@ -890,55 +890,55 @@
         <v>0.2</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F11">
         <v>5</v>
       </c>
       <c r="G11" s="9">
         <f>E11*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="8">
         <v>29</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12" s="4">
-        <v>0.01</v>
+        <v>0.003333</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>0.01</v>
+        <v>0.003333</v>
       </c>
       <c r="F12">
         <v>5</v>
       </c>
       <c r="G12" s="9">
         <f>E12*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="8">
         <v>31</v>
       </c>
       <c r="B13" t="s">
         <v>32</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="4">
         <v>0.08</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
         <v>0.08</v>
@@ -947,51 +947,51 @@
         <v>3</v>
       </c>
       <c r="G13" s="9">
         <f>E13*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="8">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>34</v>
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="4">
         <v>0.04</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F14" t="s">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="G14" s="9">
         <f>E14*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="8">
         <v>35</v>
       </c>
       <c r="B15" t="s">
         <v>36</v>
       </c>
       <c r="C15" t="s">
         <v>28</v>
       </c>
       <c r="D15" s="4">
         <v>0.04</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F15" t="s">
         <v>3</v>
@@ -1015,62 +1015,62 @@
         <v>0.04</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F16" t="s">
         <v>3</v>
       </c>
       <c r="G16" s="9">
         <f>E16*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>39</v>
       </c>
       <c r="B17" t="s">
         <v>40</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" s="4">
-        <v>0.0005</v>
+        <v>0.000167</v>
       </c>
       <c r="E17" s="6">
         <f>D17*$B$2</f>
-        <v>0.0005</v>
+        <v>0.000167</v>
       </c>
       <c r="F17" t="s">
         <v>15</v>
       </c>
       <c r="G17" s="9">
-        <f>E17*14</f>
-        <v>0.007</v>
+        <f>E17*13.9720558882</f>
+        <v>0.002333</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="8">
         <v>42</v>
       </c>
       <c r="B18" t="s">
         <v>43</v>
       </c>
       <c r="C18" t="s">
         <v>44</v>
       </c>
       <c r="D18" s="4">
         <v>0.05</v>
       </c>
       <c r="E18" s="6">
         <f>D18*$B$2</f>
         <v>0.05</v>
       </c>
       <c r="F18" t="s">
         <v>15</v>
       </c>
       <c r="G18" s="9">
         <f>E18*0</f>
         <v>0</v>
@@ -1097,130 +1097,130 @@
         <v>15</v>
       </c>
       <c r="G19" s="9">
         <f>E19*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s" s="8">
         <v>47</v>
       </c>
       <c r="B20" t="s">
         <v>48</v>
       </c>
       <c r="C20" t="s">
         <v>49</v>
       </c>
       <c r="D20" s="4">
         <v>0.015</v>
       </c>
       <c r="E20" s="6">
         <f>D20*$B$2</f>
         <v>0.015</v>
       </c>
       <c r="F20" t="s">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="G20" s="9">
         <f>E20*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>50</v>
       </c>
       <c r="B21" t="s">
         <v>51</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" s="4">
-        <v>0.05</v>
+        <v>0.016667</v>
       </c>
       <c r="E21" s="6">
         <f>D21*$B$2</f>
-        <v>0.05</v>
+        <v>0.016667</v>
       </c>
       <c r="F21" t="s">
         <v>52</v>
       </c>
       <c r="G21" s="9">
-        <f>E21*1.8</f>
-        <v>0.09</v>
+        <f>E21*1.7999640007</f>
+        <v>0.03</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s" s="8">
         <v>53</v>
       </c>
       <c r="B22" t="s">
         <v>54</v>
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22" s="4">
         <v>0.04</v>
       </c>
       <c r="E22" s="6">
         <f>D22*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F22" t="s">
         <v>3</v>
       </c>
       <c r="G22" s="9">
         <f>E22*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>55</v>
       </c>
       <c r="B23" t="s">
         <v>56</v>
       </c>
       <c r="C23" t="s">
         <v>49</v>
       </c>
       <c r="D23" s="4">
-        <v>0.05</v>
+        <v>0.016667</v>
       </c>
       <c r="E23" s="6">
         <f>D23*$B$2</f>
-        <v>0.05</v>
+        <v>0.016667</v>
       </c>
       <c r="F23" t="s">
         <v>15</v>
       </c>
       <c r="G23" s="9">
-        <f>E23*0.4</f>
-        <v>0.02</v>
+        <f>E23*0.3999920002</f>
+        <v>0.006667</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s" s="8">
         <v>57</v>
       </c>
       <c r="B24" t="s">
         <v>58</v>
       </c>
       <c r="C24" t="s">
         <v>49</v>
       </c>
       <c r="D24" s="4">
         <v>0.05</v>
       </c>
       <c r="E24" s="6">
         <f>D24*$B$2</f>
         <v>0.05</v>
       </c>
       <c r="F24" t="s">
         <v>3</v>
       </c>
       <c r="G24" s="9">
         <f>E24*0</f>
         <v>0</v>
@@ -1240,162 +1240,162 @@
         <v>1.4</v>
       </c>
       <c r="E25" s="6">
         <f>D25*$B$2</f>
         <v>1.4</v>
       </c>
       <c r="F25" t="s">
         <v>15</v>
       </c>
       <c r="G25" s="9">
         <f>E25*1.5</f>
         <v>2.1</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>61</v>
       </c>
       <c r="B26" t="s">
         <v>62</v>
       </c>
       <c r="C26" t="s">
         <v>63</v>
       </c>
       <c r="D26" s="4">
-        <v>0.0005</v>
+        <v>0.000167</v>
       </c>
       <c r="E26" s="6">
         <f>D26*$B$2</f>
-        <v>0.0005</v>
+        <v>0.000167</v>
       </c>
       <c r="F26" t="s">
         <v>15</v>
       </c>
       <c r="G26" s="9">
-        <f>E26*0.35</f>
-        <v>0.000175</v>
+        <f>E26*0.3493013972</f>
+        <v>0.000058</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>64</v>
       </c>
       <c r="B27" t="s">
         <v>65</v>
       </c>
       <c r="C27" t="s">
         <v>66</v>
       </c>
       <c r="D27" s="4">
         <v>2.4</v>
       </c>
       <c r="E27" s="6">
         <f>D27*$B$2</f>
         <v>2.4</v>
       </c>
       <c r="F27" t="s">
         <v>15</v>
       </c>
       <c r="G27" s="9">
         <f>E27*7.95</f>
         <v>19.08</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s" s="8">
         <v>67</v>
       </c>
       <c r="B28" t="s">
         <v>68</v>
       </c>
       <c r="C28" t="s">
         <v>69</v>
       </c>
       <c r="D28" s="4">
-        <v>0.5</v>
+        <v>0.166667</v>
       </c>
       <c r="E28" s="6">
         <f>D28*$B$2</f>
-        <v>0.5</v>
+        <v>0.166667</v>
       </c>
       <c r="F28" t="s">
         <v>15</v>
       </c>
       <c r="G28" s="9">
-        <f>E28*2.5</f>
-        <v>1.25</v>
+        <f>E28*2.499995</f>
+        <v>0.416667</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s" s="8">
         <v>70</v>
       </c>
       <c r="B29" t="s">
         <v>71</v>
       </c>
       <c r="C29" t="s">
         <v>69</v>
       </c>
       <c r="D29" s="4">
-        <v>0.5</v>
+        <v>0.166667</v>
       </c>
       <c r="E29" s="6">
         <f>D29*$B$2</f>
-        <v>0.5</v>
+        <v>0.166667</v>
       </c>
       <c r="F29" t="s">
         <v>15</v>
       </c>
       <c r="G29" s="9">
-        <f>E29*1.8</f>
-        <v>0.9</v>
+        <f>E29*1.7999964</f>
+        <v>0.3</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s" s="8">
         <v>72</v>
       </c>
       <c r="B30" t="s">
         <v>73</v>
       </c>
       <c r="C30" t="s">
         <v>69</v>
       </c>
       <c r="D30" s="4">
-        <v>0.0005</v>
+        <v>0.000167</v>
       </c>
       <c r="E30" s="6">
         <f>D30*$B$2</f>
-        <v>0.0005</v>
+        <v>0.000167</v>
       </c>
       <c r="F30" t="s">
         <v>15</v>
       </c>
       <c r="G30" s="9">
-        <f>E30*3.2</f>
-        <v>0.0016</v>
+        <f>E30*3.1936127745</f>
+        <v>0.000533</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s" s="8">
         <v>74</v>
       </c>
       <c r="B31" t="s">
         <v>75</v>
       </c>
       <c r="C31" t="s">
         <v>76</v>
       </c>
       <c r="D31" s="4">
         <v>0.1</v>
       </c>
       <c r="E31" s="6">
         <f>D31*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F31" t="s">
         <v>3</v>
       </c>
       <c r="G31" s="9">
         <f>E31*0</f>
         <v>0</v>
@@ -1992,214 +1992,214 @@
       <c r="B18" t="s">
         <v>137</v>
       </c>
       <c r="C18" t="s">
         <v>120</v>
       </c>
       <c r="D18" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E18" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2</v>
       </c>
       <c r="B19" t="s">
         <v>138</v>
       </c>
       <c r="C19" t="s">
         <v>120</v>
       </c>
       <c r="D19" s="6">
-        <f>'Besoins'!$B$2*1.5</f>
-        <v>1.5</v>
+        <f>'Besoins'!$B$2*0.5</f>
+        <v>0.5</v>
       </c>
       <c r="E19" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>139</v>
       </c>
       <c r="C20" t="s">
         <v>122</v>
       </c>
       <c r="D20" s="6">
-        <f>'Besoins'!$B$2*1.5</f>
-        <v>1.5</v>
+        <f>'Besoins'!$B$2*0.5</f>
+        <v>0.5</v>
       </c>
       <c r="E20" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>3</v>
       </c>
       <c r="B21" t="s">
         <v>140</v>
       </c>
       <c r="C21" t="s">
         <v>122</v>
       </c>
       <c r="D21" s="6">
-        <f>'Besoins'!$B$2*0.5</f>
-        <v>0.5</v>
+        <f>'Besoins'!$B$2*0.1666666667</f>
+        <v>0.166667</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>141</v>
       </c>
       <c r="C22" t="s">
         <v>122</v>
       </c>
       <c r="D22" s="6">
-        <f>'Besoins'!$B$2*0.5</f>
-        <v>0.5</v>
+        <f>'Besoins'!$B$2*0.1666666667</f>
+        <v>0.166667</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>3</v>
       </c>
       <c r="B23" t="s">
         <v>142</v>
       </c>
       <c r="C23" t="s">
         <v>122</v>
       </c>
       <c r="D23" s="6">
-        <f>'Besoins'!$B$2*0.0005</f>
-        <v>0.0005</v>
+        <f>'Besoins'!$B$2*0.0001666667</f>
+        <v>0.000167</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>143</v>
       </c>
       <c r="C24" t="s">
         <v>122</v>
       </c>
       <c r="D24" s="6">
-        <f>'Besoins'!$B$2*0.05</f>
-        <v>0.05</v>
+        <f>'Besoins'!$B$2*0.0166666667</f>
+        <v>0.016667</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>144</v>
       </c>
       <c r="C25" t="s">
         <v>122</v>
       </c>
       <c r="D25" s="6">
-        <f>'Besoins'!$B$2*0.05</f>
-        <v>0.05</v>
+        <f>'Besoins'!$B$2*0.0166666667</f>
+        <v>0.016667</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>145</v>
       </c>
       <c r="C26" t="s">
         <v>122</v>
       </c>
       <c r="D26" s="6">
-        <f>'Besoins'!$B$2*0.01</f>
-        <v>0.01</v>
+        <f>'Besoins'!$B$2*0.0033333333</f>
+        <v>0.003333</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>146</v>
       </c>
       <c r="C27" t="s">
         <v>122</v>
       </c>
       <c r="D27" s="6">
-        <f>'Besoins'!$B$2*0.0005</f>
-        <v>0.0005</v>
+        <f>'Besoins'!$B$2*0.0001666667</f>
+        <v>0.000167</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>147</v>
       </c>
       <c r="C28" t="s">
         <v>122</v>
       </c>
       <c r="D28" s="6">
-        <f>'Besoins'!$B$2*0.0005</f>
-        <v>0.0005</v>
+        <f>'Besoins'!$B$2*0.0001666667</f>
+        <v>0.000167</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1</v>
       </c>
       <c r="B29" t="s">
         <v>148</v>
       </c>
       <c r="C29" t="s">
         <v>122</v>
       </c>
       <c r="D29" s="6">
         <f>'Besoins'!$B$2*0.04</f>
         <v>0.04</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>