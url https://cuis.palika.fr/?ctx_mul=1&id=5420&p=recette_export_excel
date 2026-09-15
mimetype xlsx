--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -82,51 +82,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>8 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 04:03</t>
+    <t>15/09/2026 16:14</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -802,79 +802,79 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>23.611331</v>
+        <v>22.095814333333</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>2.951416375</v>
+        <v>2.7619767916667</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>23.611331</v>
+        <v>22.095814333333</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1018,62 +1018,62 @@
         <v>0.2</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F8" t="s">
         <v>35</v>
       </c>
       <c r="G8" s="4">
         <f>E8*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="12">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>1.5</v>
+        <v>0.5</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>1.5</v>
+        <v>0.5</v>
       </c>
       <c r="F9" t="s">
         <v>42</v>
       </c>
       <c r="G9" s="4">
         <f>E9*0.003</f>
-        <v>0.0045</v>
+        <v>0.0015</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="12">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" t="s">
         <v>45</v>
       </c>
       <c r="D10" s="9">
         <v>1</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>1</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="4">
         <f>E10*0</f>
         <v>0</v>
@@ -1093,55 +1093,55 @@
         <v>0.2</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F11">
         <v>5</v>
       </c>
       <c r="G11" s="4">
         <f>E11*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="12">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" t="s">
         <v>48</v>
       </c>
       <c r="D12" s="9">
-        <v>0.01</v>
+        <v>0.003333</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.01</v>
+        <v>0.003333</v>
       </c>
       <c r="F12">
         <v>5</v>
       </c>
       <c r="G12" s="4">
         <f>E12*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="12">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13" s="9">
         <v>0.08</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.08</v>
@@ -1150,51 +1150,51 @@
         <v>25</v>
       </c>
       <c r="G13" s="4">
         <f>E13*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="12">
         <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" t="s">
         <v>48</v>
       </c>
       <c r="D14" s="9">
         <v>0.04</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F14" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="G14" s="4">
         <f>E14*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="12">
         <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="9">
         <v>0.04</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F15" t="s">
         <v>25</v>
@@ -1218,62 +1218,62 @@
         <v>0.04</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F16" t="s">
         <v>25</v>
       </c>
       <c r="G16" s="4">
         <f>E16*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
       <c r="C17" t="s">
         <v>61</v>
       </c>
       <c r="D17" s="9">
-        <v>0.0005</v>
+        <v>0.000167</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
-        <v>0.0005</v>
+        <v>0.000167</v>
       </c>
       <c r="F17" t="s">
         <v>35</v>
       </c>
       <c r="G17" s="4">
-        <f>E17*14</f>
-        <v>0.007</v>
+        <f>E17*13.9720558882</f>
+        <v>0.002333</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="12">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" t="s">
         <v>64</v>
       </c>
       <c r="D18" s="9">
         <v>0.05</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
         <v>0.05</v>
       </c>
       <c r="F18" t="s">
         <v>35</v>
       </c>
       <c r="G18" s="4">
         <f>E18*0</f>
         <v>0</v>
@@ -1300,130 +1300,130 @@
         <v>35</v>
       </c>
       <c r="G19" s="4">
         <f>E19*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s" s="12">
         <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" t="s">
         <v>69</v>
       </c>
       <c r="D20" s="9">
         <v>0.015</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
         <v>0.015</v>
       </c>
       <c r="F20" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="G20" s="4">
         <f>E20*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" t="s">
         <v>69</v>
       </c>
       <c r="D21" s="9">
-        <v>0.05</v>
+        <v>0.016667</v>
       </c>
       <c r="E21" s="11">
         <f>D21*$B$2</f>
-        <v>0.05</v>
+        <v>0.016667</v>
       </c>
       <c r="F21" t="s">
         <v>72</v>
       </c>
       <c r="G21" s="4">
-        <f>E21*1.8</f>
-        <v>0.09</v>
+        <f>E21*1.7999640007</f>
+        <v>0.03</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s" s="12">
         <v>73</v>
       </c>
       <c r="B22" t="s">
         <v>74</v>
       </c>
       <c r="C22" t="s">
         <v>69</v>
       </c>
       <c r="D22" s="9">
         <v>0.04</v>
       </c>
       <c r="E22" s="11">
         <f>D22*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F22" t="s">
         <v>25</v>
       </c>
       <c r="G22" s="4">
         <f>E22*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>75</v>
       </c>
       <c r="B23" t="s">
         <v>76</v>
       </c>
       <c r="C23" t="s">
         <v>69</v>
       </c>
       <c r="D23" s="9">
-        <v>0.05</v>
+        <v>0.016667</v>
       </c>
       <c r="E23" s="11">
         <f>D23*$B$2</f>
-        <v>0.05</v>
+        <v>0.016667</v>
       </c>
       <c r="F23" t="s">
         <v>35</v>
       </c>
       <c r="G23" s="4">
-        <f>E23*0.4</f>
-        <v>0.02</v>
+        <f>E23*0.3999920002</f>
+        <v>0.006667</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s" s="12">
         <v>77</v>
       </c>
       <c r="B24" t="s">
         <v>78</v>
       </c>
       <c r="C24" t="s">
         <v>69</v>
       </c>
       <c r="D24" s="9">
         <v>0.05</v>
       </c>
       <c r="E24" s="11">
         <f>D24*$B$2</f>
         <v>0.05</v>
       </c>
       <c r="F24" t="s">
         <v>25</v>
       </c>
       <c r="G24" s="4">
         <f>E24*0</f>
         <v>0</v>
@@ -1443,162 +1443,162 @@
         <v>1.4</v>
       </c>
       <c r="E25" s="11">
         <f>D25*$B$2</f>
         <v>1.4</v>
       </c>
       <c r="F25" t="s">
         <v>35</v>
       </c>
       <c r="G25" s="4">
         <f>E25*1.5</f>
         <v>2.1</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>81</v>
       </c>
       <c r="B26" t="s">
         <v>82</v>
       </c>
       <c r="C26" t="s">
         <v>83</v>
       </c>
       <c r="D26" s="9">
-        <v>0.0005</v>
+        <v>0.000167</v>
       </c>
       <c r="E26" s="11">
         <f>D26*$B$2</f>
-        <v>0.0005</v>
+        <v>0.000167</v>
       </c>
       <c r="F26" t="s">
         <v>35</v>
       </c>
       <c r="G26" s="4">
-        <f>E26*0.35</f>
-        <v>0.000175</v>
+        <f>E26*0.3493013972</f>
+        <v>0.000058</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" t="s">
         <v>86</v>
       </c>
       <c r="D27" s="9">
         <v>2.4</v>
       </c>
       <c r="E27" s="11">
         <f>D27*$B$2</f>
         <v>2.4</v>
       </c>
       <c r="F27" t="s">
         <v>35</v>
       </c>
       <c r="G27" s="4">
         <f>E27*7.95</f>
         <v>19.08</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s" s="12">
         <v>87</v>
       </c>
       <c r="B28" t="s">
         <v>88</v>
       </c>
       <c r="C28" t="s">
         <v>89</v>
       </c>
       <c r="D28" s="9">
-        <v>0.5</v>
+        <v>0.166667</v>
       </c>
       <c r="E28" s="11">
         <f>D28*$B$2</f>
-        <v>0.5</v>
+        <v>0.166667</v>
       </c>
       <c r="F28" t="s">
         <v>35</v>
       </c>
       <c r="G28" s="4">
-        <f>E28*2.5</f>
-        <v>1.25</v>
+        <f>E28*2.499995</f>
+        <v>0.416667</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s" s="12">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" t="s">
         <v>89</v>
       </c>
       <c r="D29" s="9">
-        <v>0.5</v>
+        <v>0.166667</v>
       </c>
       <c r="E29" s="11">
         <f>D29*$B$2</f>
-        <v>0.5</v>
+        <v>0.166667</v>
       </c>
       <c r="F29" t="s">
         <v>35</v>
       </c>
       <c r="G29" s="4">
-        <f>E29*1.8</f>
-        <v>0.9</v>
+        <f>E29*1.7999964</f>
+        <v>0.3</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s" s="12">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" t="s">
         <v>89</v>
       </c>
       <c r="D30" s="9">
-        <v>0.0005</v>
+        <v>0.000167</v>
       </c>
       <c r="E30" s="11">
         <f>D30*$B$2</f>
-        <v>0.0005</v>
+        <v>0.000167</v>
       </c>
       <c r="F30" t="s">
         <v>35</v>
       </c>
       <c r="G30" s="4">
-        <f>E30*3.2</f>
-        <v>0.0016</v>
+        <f>E30*3.1936127745</f>
+        <v>0.000533</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s" s="12">
         <v>94</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" t="s">
         <v>96</v>
       </c>
       <c r="D31" s="9">
         <v>0.1</v>
       </c>
       <c r="E31" s="11">
         <f>D31*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F31" t="s">
         <v>25</v>
       </c>
       <c r="G31" s="4">
         <f>E31*0</f>
         <v>0</v>
@@ -1990,231 +1990,231 @@
       </c>
       <c r="C18" t="s">
         <v>102</v>
       </c>
       <c r="D18" s="11">
         <v>0.5</v>
       </c>
       <c r="E18" t="s">
         <v>42</v>
       </c>
       <c r="F18" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2</v>
       </c>
       <c r="B19" t="s">
         <v>122</v>
       </c>
       <c r="C19" t="s">
         <v>102</v>
       </c>
       <c r="D19" s="11">
-        <v>1.5</v>
+        <v>0.5</v>
       </c>
       <c r="E19" t="s">
         <v>42</v>
       </c>
       <c r="F19" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>123</v>
       </c>
       <c r="C20" t="s">
         <v>105</v>
       </c>
       <c r="D20" s="11">
-        <v>1.5</v>
+        <v>0.5</v>
       </c>
       <c r="E20" t="s">
         <v>42</v>
       </c>
       <c r="F20" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>3</v>
       </c>
       <c r="B21" t="s">
         <v>124</v>
       </c>
       <c r="C21" t="s">
         <v>105</v>
       </c>
       <c r="D21" s="11">
-        <v>0.5</v>
+        <v>0.167</v>
       </c>
       <c r="E21" t="s">
         <v>35</v>
       </c>
       <c r="F21" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>125</v>
       </c>
       <c r="C22" t="s">
         <v>105</v>
       </c>
       <c r="D22" s="11">
-        <v>0.5</v>
+        <v>0.167</v>
       </c>
       <c r="E22" t="s">
         <v>35</v>
       </c>
       <c r="F22" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>3</v>
       </c>
       <c r="B23" t="s">
         <v>126</v>
       </c>
       <c r="C23" t="s">
         <v>105</v>
       </c>
       <c r="D23" s="11">
-        <v>0.001</v>
+        <v>0</v>
       </c>
       <c r="E23" t="s">
         <v>35</v>
       </c>
       <c r="F23" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>127</v>
       </c>
       <c r="C24" t="s">
         <v>105</v>
       </c>
       <c r="D24" s="11">
-        <v>0.05</v>
+        <v>0.017</v>
       </c>
       <c r="E24" t="s">
         <v>35</v>
       </c>
       <c r="F24" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>128</v>
       </c>
       <c r="C25" t="s">
         <v>105</v>
       </c>
       <c r="D25" s="11">
-        <v>0.05</v>
+        <v>0.017</v>
       </c>
       <c r="E25" t="s">
         <v>35</v>
       </c>
       <c r="F25" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>129</v>
       </c>
       <c r="C26" t="s">
         <v>105</v>
       </c>
       <c r="D26" s="11">
-        <v>0.01</v>
+        <v>0.003</v>
       </c>
       <c r="E26" t="s">
         <v>35</v>
       </c>
       <c r="F26" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>130</v>
       </c>
       <c r="C27" t="s">
         <v>105</v>
       </c>
       <c r="D27" s="11">
-        <v>0.001</v>
+        <v>0</v>
       </c>
       <c r="E27" t="s">
         <v>35</v>
       </c>
       <c r="F27" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>131</v>
       </c>
       <c r="C28" t="s">
         <v>105</v>
       </c>
       <c r="D28" s="11">
-        <v>0.001</v>
+        <v>0</v>
       </c>
       <c r="E28" t="s">
         <v>35</v>
       </c>
       <c r="F28" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1</v>
       </c>
       <c r="B29" t="s">
         <v>132</v>
       </c>
       <c r="C29" t="s">
         <v>105</v>
       </c>
       <c r="D29" s="11">
         <v>0.04</v>
       </c>
       <c r="E29" t="s">
         <v>35</v>
       </c>
       <c r="F29" t="s">