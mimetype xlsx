--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -95,50 +95,53 @@
   <si>
     <t>Condiments et sauces</t>
   </si>
   <si>
     <t>00001757</t>
   </si>
   <si>
     <t>champignons émincés</t>
   </si>
   <si>
     <t>Épicerie salée</t>
   </si>
   <si>
     <t>00001720</t>
   </si>
   <si>
     <t>huile de tournesol pour cuisson liaison</t>
   </si>
   <si>
     <t>00001660</t>
   </si>
   <si>
     <t>huile olive vierge</t>
   </si>
   <si>
+    <t>lt</t>
+  </si>
+  <si>
     <t>00002227</t>
   </si>
   <si>
     <t>courgettes cubes 20X20</t>
   </si>
   <si>
     <t>Légumes 4ème gamme (prêts emploi)</t>
   </si>
   <si>
     <t>00002056</t>
   </si>
   <si>
     <t>artichauts fonds entiers</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>00002066</t>
   </si>
   <si>
     <t>choux fleur brisure</t>
   </si>
   <si>
     <t>00002049</t>
@@ -186,53 +189,50 @@
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ champignons émincés</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ artichauts fonds entiers</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ choux fleur brisure</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ courgettes cubes 20X20</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ oignons émincés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ huile olive vierge</t>
-  </si>
-[...1 lines deleted...]
-    <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ huile de tournesol pour cuisson liaison</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CITRON</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ bouquet garni arôme</t>
   </si>
   <si>
     <t>Fiche technique — Médaillons de homard à la parisienne</t>
   </si>
   <si>
     <t>Médaillons de homard à la parisienne  DE_MED-HOMA</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
@@ -571,436 +571,436 @@
         <v>3</v>
       </c>
       <c r="G10" s="9">
         <f>E10*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="8">
         <v>24</v>
       </c>
       <c r="B11" t="s">
         <v>25</v>
       </c>
       <c r="C11" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="4">
         <v>0.1</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F11" t="s">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="G11" s="9">
         <f>E11*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="8">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D12" s="4">
         <v>1.2</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>1.2</v>
       </c>
       <c r="F12" t="s">
         <v>15</v>
       </c>
       <c r="G12" s="9">
         <f>E12*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="8">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D13" s="4">
         <v>4</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
         <v>4</v>
       </c>
       <c r="F13" t="s">
         <v>3</v>
       </c>
       <c r="G13" s="9">
         <f>E13*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="8">
+        <v>33</v>
+      </c>
+      <c r="B14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="D14" s="4">
         <v>1.2</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
         <v>1.2</v>
       </c>
       <c r="F14" t="s">
         <v>3</v>
       </c>
       <c r="G14" s="9">
         <f>E14*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="8">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D15" s="4">
         <v>0.2</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F15" t="s">
         <v>3</v>
       </c>
       <c r="G15" s="9">
         <f>E15*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16" t="s" s="10">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G16" s="11">
         <f>SUM(G7:G15)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E1" t="s" s="7">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F1" t="s" s="7">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:E11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*8</f>
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*1.2</f>
         <v>1.2</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C4" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*4</f>
         <v>4</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*1.2</f>
         <v>1.2</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*1.2</f>
         <v>1.2</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="E8" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>58</v>
       </c>
       <c r="C9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="E9" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>59</v>
       </c>
       <c r="C10" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E10" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>60</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E11" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D7"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>61</v>
@@ -1013,51 +1013,51 @@
       <c r="A2" t="str" s="12">
         <f>"DE_MED-HOMA · CUI.ENTREES_FROIDES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>DE_MED-HOMA · CUI.ENTREES_FROIDES · référence : 8 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="13">
         <v>62</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5" t="s" s="14">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="15">
         <v>63</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>