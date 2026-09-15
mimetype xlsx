--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -677,312 +677,312 @@
         <v>0.3</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
         <v>0.3</v>
       </c>
       <c r="F8" t="s">
         <v>3</v>
       </c>
       <c r="G8" s="9">
         <f>E8*2.355</f>
         <v>0.7065</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="8">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="4">
-        <v>1.8</v>
+        <v>0.6</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>1.8</v>
+        <v>0.6</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" s="9">
         <f>E9*0.003</f>
-        <v>0.0054</v>
+        <v>0.0018</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="4">
-        <v>0.0006</v>
+        <v>0.0002</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.0006</v>
+        <v>0.0002</v>
       </c>
       <c r="F10" t="s">
         <v>3</v>
       </c>
       <c r="G10" s="9">
         <f>E10*12.5</f>
-        <v>0.0075</v>
+        <v>0.0025</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="4">
-        <v>0.0006</v>
+        <v>0.0002</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>0.0006</v>
+        <v>0.0002</v>
       </c>
       <c r="F11" t="s">
         <v>3</v>
       </c>
       <c r="G11" s="9">
         <f>E11*14</f>
-        <v>0.0084</v>
+        <v>0.0028</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12" t="s">
         <v>29</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="4">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
       <c r="G12" s="9">
         <f>E12*1.8</f>
-        <v>0.108</v>
+        <v>0.036</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="4">
-        <v>0.048</v>
+        <v>0.016</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
-        <v>0.048</v>
+        <v>0.016</v>
       </c>
       <c r="F13" t="s">
         <v>3</v>
       </c>
       <c r="G13" s="9">
         <f>E13*1.8</f>
-        <v>0.0864</v>
+        <v>0.0288</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>34</v>
       </c>
       <c r="B14" t="s">
         <v>35</v>
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="4">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="F14" t="s">
         <v>3</v>
       </c>
       <c r="G14" s="9">
         <f>E14*0.4</f>
-        <v>0.024</v>
+        <v>0.008</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="8">
         <v>36</v>
       </c>
       <c r="B15" t="s">
         <v>37</v>
       </c>
       <c r="C15" t="s">
         <v>30</v>
       </c>
       <c r="D15" s="4">
         <v>0.04</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
       <c r="G15" s="9">
         <f>E15*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>39</v>
       </c>
       <c r="B16" t="s">
         <v>40</v>
       </c>
       <c r="C16" t="s">
         <v>30</v>
       </c>
       <c r="D16" s="4">
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="F16" t="s">
         <v>3</v>
       </c>
       <c r="G16" s="9">
         <f>E16*0.9</f>
-        <v>0.108</v>
+        <v>0.036</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>41</v>
       </c>
       <c r="B17" t="s">
         <v>42</v>
       </c>
       <c r="C17" t="s">
         <v>43</v>
       </c>
       <c r="D17" s="4">
-        <v>0.0006</v>
+        <v>0.0002</v>
       </c>
       <c r="E17" s="6">
         <f>D17*$B$2</f>
-        <v>0.0006</v>
+        <v>0.0002</v>
       </c>
       <c r="F17" t="s">
         <v>3</v>
       </c>
       <c r="G17" s="9">
         <f>E17*0.35</f>
-        <v>0.00021</v>
+        <v>0.00007</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="8">
         <v>44</v>
       </c>
       <c r="B18" t="s">
         <v>45</v>
       </c>
       <c r="C18" t="s">
         <v>46</v>
       </c>
       <c r="D18" s="4">
-        <v>0.6</v>
+        <v>0.2</v>
       </c>
       <c r="E18" s="6">
         <f>D18*$B$2</f>
-        <v>0.6</v>
+        <v>0.2</v>
       </c>
       <c r="F18" t="s">
         <v>3</v>
       </c>
       <c r="G18" s="9">
         <f>E18*2.5</f>
-        <v>1.5</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="8">
         <v>47</v>
       </c>
       <c r="B19" t="s">
         <v>48</v>
       </c>
       <c r="C19" t="s">
         <v>46</v>
       </c>
       <c r="D19" s="4">
-        <v>0.6</v>
+        <v>0.2</v>
       </c>
       <c r="E19" s="6">
         <f>D19*$B$2</f>
-        <v>0.6</v>
+        <v>0.2</v>
       </c>
       <c r="F19" t="s">
         <v>3</v>
       </c>
       <c r="G19" s="9">
         <f>E19*1.8</f>
-        <v>1.08</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20" t="s" s="10">
         <v>49</v>
       </c>
       <c r="G20" s="11">
         <f>SUM(G7:G19)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F11"/>
   <sheetViews>
@@ -1308,232 +1308,232 @@
       <c r="B6" t="s">
         <v>93</v>
       </c>
       <c r="C6" t="s">
         <v>88</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.6</f>
         <v>0.6</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>94</v>
       </c>
       <c r="C7" t="s">
         <v>88</v>
       </c>
       <c r="D7" s="6">
-        <f>'Besoins'!$B$2*1.8</f>
-        <v>1.8</v>
+        <f>'Besoins'!$B$2*0.6</f>
+        <v>0.6</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>95</v>
       </c>
       <c r="C8" t="s">
         <v>90</v>
       </c>
       <c r="D8" s="6">
-        <f>'Besoins'!$B$2*1.8</f>
-        <v>1.8</v>
+        <f>'Besoins'!$B$2*0.6</f>
+        <v>0.6</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>96</v>
       </c>
       <c r="C9" t="s">
         <v>90</v>
       </c>
       <c r="D9" s="6">
-        <f>'Besoins'!$B$2*0.6</f>
-        <v>0.6</v>
+        <f>'Besoins'!$B$2*0.2</f>
+        <v>0.2</v>
       </c>
       <c r="E9" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>97</v>
       </c>
       <c r="C10" t="s">
         <v>90</v>
       </c>
       <c r="D10" s="6">
-        <f>'Besoins'!$B$2*0.6</f>
-        <v>0.6</v>
+        <f>'Besoins'!$B$2*0.2</f>
+        <v>0.2</v>
       </c>
       <c r="E10" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>98</v>
       </c>
       <c r="C11" t="s">
         <v>90</v>
       </c>
       <c r="D11" s="6">
-        <f>'Besoins'!$B$2*0.06</f>
-        <v>0.06</v>
+        <f>'Besoins'!$B$2*0.02</f>
+        <v>0.02</v>
       </c>
       <c r="E11" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>99</v>
       </c>
       <c r="C12" t="s">
         <v>90</v>
       </c>
       <c r="D12" s="6">
-        <f>'Besoins'!$B$2*0.06</f>
-        <v>0.06</v>
+        <f>'Besoins'!$B$2*0.02</f>
+        <v>0.02</v>
       </c>
       <c r="E12" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>100</v>
       </c>
       <c r="C13" t="s">
         <v>90</v>
       </c>
       <c r="D13" s="6">
-        <f>'Besoins'!$B$2*0.12</f>
-        <v>0.12</v>
+        <f>'Besoins'!$B$2*0.04</f>
+        <v>0.04</v>
       </c>
       <c r="E13" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>3</v>
       </c>
       <c r="B14" t="s">
         <v>101</v>
       </c>
       <c r="C14" t="s">
         <v>90</v>
       </c>
       <c r="D14" s="6">
-        <f>'Besoins'!$B$2*0.048</f>
-        <v>0.048</v>
+        <f>'Besoins'!$B$2*0.016</f>
+        <v>0.016</v>
       </c>
       <c r="E14" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
         <v>102</v>
       </c>
       <c r="C15" t="s">
         <v>90</v>
       </c>
       <c r="D15" s="6">
-        <f>'Besoins'!$B$2*0.0006</f>
-        <v>0.0006</v>
+        <f>'Besoins'!$B$2*0.0002</f>
+        <v>0.0002</v>
       </c>
       <c r="E15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16" t="s">
         <v>103</v>
       </c>
       <c r="C16" t="s">
         <v>90</v>
       </c>
       <c r="D16" s="6">
-        <f>'Besoins'!$B$2*0.0006</f>
-        <v>0.0006</v>
+        <f>'Besoins'!$B$2*0.0002</f>
+        <v>0.0002</v>
       </c>
       <c r="E16" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
         <v>104</v>
       </c>
       <c r="C17" t="s">
         <v>90</v>
       </c>
       <c r="D17" s="6">
-        <f>'Besoins'!$B$2*0.0006</f>
-        <v>0.0006</v>
+        <f>'Besoins'!$B$2*0.0002</f>
+        <v>0.0002</v>
       </c>
       <c r="E17" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D23"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>105</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>