--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -80,57 +80,57 @@
   <si>
     <t>BEURRE</t>
   </si>
   <si>
     <t>Produits frais</t>
   </si>
   <si>
     <t>00000033</t>
   </si>
   <si>
     <t>SEL</t>
   </si>
   <si>
     <t>Matières diverses (à trier)</t>
   </si>
   <si>
     <t>00002028</t>
   </si>
   <si>
     <t>ail haché</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
+    <t>00002034</t>
+  </si>
+  <si>
+    <t>échalote</t>
+  </si>
+  <si>
     <t>pc</t>
-  </si>
-[...4 lines deleted...]
-    <t>échalote</t>
   </si>
   <si>
     <t>00002041</t>
   </si>
   <si>
     <t>persil</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
@@ -371,66 +371,66 @@
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="4">
-        <v>1</v>
+        <v>0.18</v>
       </c>
       <c r="C3" t="s" s="5">
         <v>3</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="6">
         <f>$B$2*B3</f>
-        <v>1</v>
+        <v>0.18</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>kg</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="7">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="7">
         <v>6</v>
       </c>
       <c r="C6" t="s" s="7">
@@ -495,101 +495,101 @@
         <v>3</v>
       </c>
       <c r="G8" s="9">
         <f>E8*0.186416</f>
         <v>0.000932</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="8">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="4">
         <v>0.01</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
         <v>0.01</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="G9" s="9">
         <f>E9*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="8">
+        <v>21</v>
+      </c>
+      <c r="B10" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="4">
         <v>0.02</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F10" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="G10" s="9">
         <f>E10*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="8">
         <v>24</v>
       </c>
       <c r="B11" t="s">
         <v>25</v>
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="4">
         <v>0.02</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F11" t="s">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="G11" s="9">
         <f>E11*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12" t="s" s="10">
         <v>26</v>
       </c>
       <c r="G12" s="11">
         <f>SUM(G7:G11)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
@@ -691,52 +691,52 @@
       </c>
       <c r="B1" t="s" s="7">
         <v>39</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>40</v>
       </c>
       <c r="D1" t="s" s="7">
         <v>41</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" t="s">
         <v>42</v>
       </c>
       <c r="D2" s="6">
-        <f>'Besoins'!$B$2*1</f>
-        <v>1</v>
+        <f>'Besoins'!$B$2*0.18</f>
+        <v>0.18</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>43</v>
       </c>
       <c r="C3" t="s">
         <v>44</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*0.125</f>
         <v>0.125</v>
       </c>
       <c r="E3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
@@ -812,51 +812,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D8"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>49</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
         <f>"BPI-CUI-BEUR-ESC · CUI.PREP · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>BPI-CUI-BEUR-ESC · CUI.PREP · référence : 1 kg · multiplicateur réglable sur la feuille </v>
+        <v>BPI-CUI-BEUR-ESC · CUI.PREP · référence : 0,18 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="14">
         <v>50</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="15">
         <v>51</v>
       </c>
       <c r="B5" t="str" s="12">
         <f>"[HACHER] "&amp;Procedure!D2</f>