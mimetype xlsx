--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -570,51 +570,51 @@
         <v>3</v>
       </c>
       <c r="G11" s="9">
         <f>E11*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="8">
         <v>27</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="4">
         <v>0.01</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>0.01</v>
       </c>
       <c r="F12" t="s">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="G12" s="9">
         <f>E12*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13" t="s" s="10">
         <v>29</v>
       </c>
       <c r="G13" s="11">
         <f>SUM(G7:G12)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 