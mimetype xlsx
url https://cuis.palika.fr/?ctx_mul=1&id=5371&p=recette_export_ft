--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -621,51 +621,51 @@
         <v>22</v>
       </c>
       <c r="G11" s="9">
         <f>E11*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="8">
         <v>28</v>
       </c>
       <c r="B12" t="s">
         <v>29</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="4">
         <v>0.02</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F12" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G12" s="9">
         <f>E12*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>30</v>
       </c>
       <c r="B13" t="s">
         <v>31</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="4">
         <v>1</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
         <v>1</v>
       </c>
       <c r="F13" t="s">
         <v>15</v>