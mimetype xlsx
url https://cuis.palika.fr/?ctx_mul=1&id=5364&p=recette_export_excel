--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -17,116 +17,116 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="67">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Beurre Maître d'hôtel (BPI cuisine)</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>BPI-CUI-BEUR-MDH</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Préparations de base cuisine (CUI.PREP)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>La Cuisine de Référence (BPI.CDR)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
-    <t>1 kg</t>
+    <t>0,255 kg</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 02:41</t>
+    <t>15/09/2026 15:23</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -151,66 +151,63 @@
   <si>
     <t>CITRON</t>
   </si>
   <si>
     <t>FRUIT FRAIS</t>
   </si>
   <si>
     <t>00000033</t>
   </si>
   <si>
     <t>SEL</t>
   </si>
   <si>
     <t>Matières diverses (à trier)</t>
   </si>
   <si>
     <t>00002041</t>
   </si>
   <si>
     <t>persil</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
-    <t>pc</t>
-[...1 lines deleted...]
-  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
-    <t>Quantité (pour 1 kg)</t>
+    <t>Quantité (pour 0,255 kg)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Préparations de base cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BEURRE</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CITRON</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ persil</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ SEL</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
@@ -465,51 +462,51 @@
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
         <v>0.68769308</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>0.68769308</v>
+        <v>2.6968356078431</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
         <v>0.68769308</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
@@ -556,66 +553,66 @@
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="9">
-        <v>1</v>
+        <v>0.255</v>
       </c>
       <c r="C3" t="s" s="10">
         <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
-        <v>1</v>
+        <v>0.255</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>kg</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
@@ -705,320 +702,320 @@
         <v>25</v>
       </c>
       <c r="G9" s="4">
         <f>E9*0.186416</f>
         <v>0.000932</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="12">
         <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
       </c>
       <c r="C10" t="s">
         <v>43</v>
       </c>
       <c r="D10" s="9">
         <v>0.04</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F10" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="G10" s="4">
         <f>E10*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11" t="s" s="3">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G11" s="13">
         <f>SUM(G7:G10)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
+        <v>45</v>
+      </c>
+      <c r="B1" t="s" s="2">
         <v>46</v>
       </c>
-      <c r="B1" t="s" s="2">
+      <c r="C1" t="s" s="2">
         <v>47</v>
       </c>
-      <c r="C1" t="s" s="2">
+      <c r="D1" t="s" s="2">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D2" s="11">
-        <v>1</v>
+        <v>0.255</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
+        <v>51</v>
+      </c>
+      <c r="C3" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="D3" s="11">
         <v>0.16</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C4" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D4" s="11">
         <v>0.05</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C5" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D5" s="11">
         <v>0.04</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D6" s="11">
         <v>0.005</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
+        <v>56</v>
+      </c>
+      <c r="B1" t="s" s="2">
         <v>57</v>
       </c>
-      <c r="B1" t="s" s="2">
+      <c r="C1" t="s" s="2">
         <v>58</v>
       </c>
-      <c r="C1" t="s" s="2">
+      <c r="D1" t="s" s="2">
         <v>59</v>
       </c>
-      <c r="D1" t="s" s="2">
+      <c r="E1" t="s" s="2">
         <v>60</v>
       </c>
-      <c r="E1" t="s" s="2">
+      <c r="F1" t="s" s="2">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D2" t="s" s="14">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D7"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"BPI-CUI-BEUR-MDH · CUI.PREP · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>BPI-CUI-BEUR-MDH · CUI.PREP · référence : 1 kg · multiplicateur réglable sur la feuille </v>
+        <v>BPI-CUI-BEUR-MDH · CUI.PREP · référence : 0,255 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[BEURRER] "&amp;Procedure!D2</f>
         <v>[BEURRER] Travailler le beurre en pommade. Ajouter jus de citron et persil haché. Assaisonner sel fin et poivre. Façonner en rouleau, filmer, réserver au froid.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="18">
         <v>22</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="5">