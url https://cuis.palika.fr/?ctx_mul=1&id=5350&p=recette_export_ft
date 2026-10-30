--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -15,242 +15,251 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="121">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>00001316</t>
+  </si>
+  <si>
+    <t>fromage blanc 20% MG sucré</t>
+  </si>
+  <si>
+    <t>00001707</t>
+  </si>
+  <si>
+    <t>madère pour aromatisation des sauces</t>
+  </si>
+  <si>
+    <t>Vins et bières de cuisson</t>
+  </si>
+  <si>
+    <t>00001475</t>
+  </si>
+  <si>
+    <t>dés de jambon cuit</t>
+  </si>
+  <si>
+    <t>Jambons</t>
+  </si>
+  <si>
+    <t>00001757</t>
+  </si>
+  <si>
+    <t>champignons émincés</t>
+  </si>
+  <si>
+    <t>Conserves de légumes</t>
   </si>
   <si>
     <t>00000139</t>
   </si>
   <si>
     <t>FARINE (000)</t>
   </si>
   <si>
-    <t>Eléments divers</t>
+    <t>Farines de blé</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>00001922</t>
+  </si>
+  <si>
+    <t>bouquet garni arôme</t>
+  </si>
+  <si>
+    <t>Fonds concentrés et extraits</t>
+  </si>
+  <si>
+    <t>00000060</t>
+  </si>
+  <si>
+    <t>ORANGE</t>
+  </si>
+  <si>
+    <t>Agrumes</t>
+  </si>
+  <si>
+    <t>HUI-OLIVE-VE</t>
+  </si>
+  <si>
+    <t>Huile d'olive vierge extra</t>
+  </si>
+  <si>
+    <t>Huiles végétales</t>
+  </si>
+  <si>
     <t>00000048</t>
   </si>
   <si>
     <t>BEURRE</t>
   </si>
   <si>
-    <t>Produits frais</t>
-[...65 lines deleted...]
-    <t>madère pour aromatisation des sauces</t>
+    <t>Beurres et margarines</t>
+  </si>
+  <si>
+    <t>FROM-PARMESAN</t>
+  </si>
+  <si>
+    <t>Parmesan râpé (Parmigiano)</t>
+  </si>
+  <si>
+    <t>Fromages de base cuisine</t>
+  </si>
+  <si>
+    <t>00002028</t>
+  </si>
+  <si>
+    <t>ail haché</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>RNM0370123</t>
+  </si>
+  <si>
+    <t>CÉLERI-RAVE France</t>
+  </si>
+  <si>
+    <t>00002034</t>
+  </si>
+  <si>
+    <t>échalote</t>
+  </si>
+  <si>
+    <t>00002049</t>
+  </si>
+  <si>
+    <t>oignons émincés</t>
+  </si>
+  <si>
+    <t>00002041</t>
+  </si>
+  <si>
+    <t>persil</t>
+  </si>
+  <si>
+    <t>RNM57229047</t>
+  </si>
+  <si>
+    <t>TRUFFE tuber melanosporum U.E.</t>
+  </si>
+  <si>
+    <t>00002238</t>
+  </si>
+  <si>
+    <t>carottes râpées</t>
+  </si>
+  <si>
+    <t>Légumes 4ème et 5ème gamme</t>
+  </si>
+  <si>
+    <t>00002241</t>
+  </si>
+  <si>
+    <t>tomates cubes</t>
   </si>
   <si>
     <t>00001645</t>
   </si>
   <si>
     <t>spaghettis</t>
   </si>
   <si>
-    <t>FROM-PARMESAN</t>
-[...59 lines deleted...]
-    <t>TRUFFE tuber melanosporum U.E.</t>
+    <t>Pâtes sèches</t>
   </si>
   <si>
     <t>RNM57233120</t>
   </si>
   <si>
     <t>BOEUF (langue) France</t>
   </si>
   <si>
     <t>Abats</t>
   </si>
   <si>
     <t>RNM57233460</t>
   </si>
   <si>
     <t>VEAU (foie) France</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
@@ -293,72 +302,72 @@
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (× multiplicateur, voir feuille Besoins)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ VEAU (foie) France</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ FARINE (000)</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ huile olive vierge</t>
+    <t xml:space="preserve">    ↳ Huile d'olive vierge extra</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ carottes râpées</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ oignons émincés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CÉLERI-RAVE France</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ bouquet garni arôme</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ ail haché</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ fromage blanc 20% MG sucré</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ EAU</t>
+    <t xml:space="preserve">    ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ tomates cubes</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ persil</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ ORANGE</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BEURRE</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ échalote</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ champignons émincés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ dés de jambon cuit</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BOEUF (langue) France</t>
   </si>
@@ -484,85 +493,88 @@
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -620,1592 +632,1601 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="7">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="7">
         <v>6</v>
       </c>
       <c r="C6" t="s" s="7">
         <v>7</v>
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="8">
+      <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>0.08</v>
+        <v>1.4</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>0.08</v>
+        <v>1.4</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
-      <c r="G7" s="9">
-[...1 lines deleted...]
-        <v>0.039187</v>
+      <c r="G7" s="8">
+        <f>E7*0.0043</f>
+        <v>0.00602</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="8">
+      <c r="A8" t="s" s="9">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="D8" s="4">
-        <v>0.04</v>
+        <v>0.2</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
+        <v>0.2</v>
+      </c>
+      <c r="F8" t="s">
+        <v>3</v>
+      </c>
+      <c r="G8" s="8">
+        <f>E8*0</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="9">
+        <v>18</v>
+      </c>
+      <c r="B9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="4">
         <v>0.04</v>
-      </c>
-[...19 lines deleted...]
-        <v>1</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>1</v>
+        <v>0.04</v>
       </c>
       <c r="F9" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>0.654464</v>
+        <v>3</v>
+      </c>
+      <c r="G9" s="8">
+        <f>E9*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="8">
+      <c r="A10" t="s" s="9">
         <v>21</v>
       </c>
       <c r="B10" t="s">
         <v>22</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="4">
-        <v>0.2</v>
+        <v>0.08</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.2</v>
+        <v>0.08</v>
       </c>
       <c r="F10" t="s">
         <v>3</v>
       </c>
-      <c r="G10" s="9">
+      <c r="G10" s="8">
         <f>E10*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="8">
+      <c r="A11" t="s" s="9">
         <v>24</v>
       </c>
       <c r="B11" t="s">
         <v>25</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11" s="4">
         <v>0.08</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>0.08</v>
       </c>
-      <c r="F11" t="s">
-[...2 lines deleted...]
-      <c r="G11" s="9">
+      <c r="F11">
+        <v>5</v>
+      </c>
+      <c r="G11" s="8">
         <f>E11*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="8">
+      <c r="A12" t="s" s="9">
         <v>27</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="4">
-        <v>1.4</v>
+        <v>0.08</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>1.4</v>
+        <v>0.08</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
-      <c r="G12" s="9">
-[...1 lines deleted...]
-        <v>0.0042</v>
+      <c r="G12" s="8">
+        <f>E12*0.489836</f>
+        <v>0.039187</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="8">
+      <c r="A13" t="s" s="9">
         <v>31</v>
       </c>
       <c r="B13" t="s">
         <v>32</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="4">
         <v>1</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
         <v>1</v>
       </c>
       <c r="F13" t="s">
         <v>3</v>
       </c>
-      <c r="G13" s="9">
+      <c r="G13" s="8">
         <f>E13*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" t="s" s="8">
+      <c r="A14" t="s" s="9">
         <v>34</v>
       </c>
       <c r="B14" t="s">
         <v>35</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14" s="4">
-        <v>0.08</v>
+        <v>1</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
-        <v>0.08</v>
-[...6 lines deleted...]
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="F14" t="s">
+        <v>30</v>
+      </c>
+      <c r="G14" s="8">
+        <f>E14*0.6544641786</f>
+        <v>0.654464</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="8">
+      <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15" t="s">
         <v>38</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D15" s="4">
         <v>0.08</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
         <v>0.08</v>
       </c>
       <c r="F15" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-        <v>0</v>
+        <v>15</v>
+      </c>
+      <c r="G15" s="8">
+        <f>E15*7.5</f>
+        <v>0.6</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" t="s" s="8">
-        <v>39</v>
+      <c r="A16" t="s" s="9">
+        <v>40</v>
       </c>
       <c r="B16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="D16" s="4">
         <v>0.04</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F16" t="s">
-        <v>3</v>
-[...3 lines deleted...]
-        <v>0</v>
+        <v>30</v>
+      </c>
+      <c r="G16" s="8">
+        <f>E16*3.9514</f>
+        <v>0.158056</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" t="s" s="8">
-        <v>41</v>
+      <c r="A17" t="s">
+        <v>43</v>
       </c>
       <c r="B17" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="D17" s="4">
-        <v>0.5</v>
+        <v>0.14</v>
       </c>
       <c r="E17" s="6">
         <f>D17*$B$2</f>
-        <v>0.5</v>
+        <v>0.14</v>
       </c>
       <c r="F17" t="s">
-        <v>3</v>
-[...3 lines deleted...]
-        <v>0</v>
+        <v>30</v>
+      </c>
+      <c r="G17" s="8">
+        <f>E17*14.5</f>
+        <v>2.03</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" t="s">
-        <v>43</v>
+      <c r="A18" t="s" s="9">
+        <v>46</v>
       </c>
       <c r="B18" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D18" s="4">
-        <v>0.14</v>
+        <v>0.03</v>
       </c>
       <c r="E18" s="6">
         <f>D18*$B$2</f>
-        <v>0.14</v>
+        <v>0.03</v>
       </c>
       <c r="F18" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>2.03</v>
+        <v>30</v>
+      </c>
+      <c r="G18" s="8">
+        <f>E18*9.26</f>
+        <v>0.2778</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" t="s" s="8">
-        <v>46</v>
+      <c r="A19" t="s">
+        <v>49</v>
       </c>
       <c r="B19" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C19" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="4">
-        <v>0.2</v>
+        <v>0.08</v>
       </c>
       <c r="E19" s="6">
         <f>D19*$B$2</f>
-        <v>0.2</v>
+        <v>0.08</v>
       </c>
       <c r="F19" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>0</v>
+        <v>30</v>
+      </c>
+      <c r="G19" s="8">
+        <f>E19*1.1</f>
+        <v>0.088</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" t="s" s="8">
-        <v>49</v>
+      <c r="A20" t="s" s="9">
+        <v>51</v>
       </c>
       <c r="B20" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C20" t="s">
         <v>48</v>
       </c>
       <c r="D20" s="4">
-        <v>0.2</v>
+        <v>0.04</v>
       </c>
       <c r="E20" s="6">
         <f>D20*$B$2</f>
-        <v>0.2</v>
+        <v>0.04</v>
       </c>
       <c r="F20" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="G20" s="9">
+        <v>3</v>
+      </c>
+      <c r="G20" s="8">
         <f>E20*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" t="s" s="8">
-        <v>51</v>
+      <c r="A21" t="s" s="9">
+        <v>53</v>
       </c>
       <c r="B21" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="D21" s="4">
-        <v>0.03</v>
+        <v>0.2</v>
       </c>
       <c r="E21" s="6">
         <f>D21*$B$2</f>
-        <v>0.03</v>
+        <v>0.2</v>
       </c>
       <c r="F21" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="G21" s="9">
+        <v>3</v>
+      </c>
+      <c r="G21" s="8">
         <f>E21*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" t="s">
-        <v>54</v>
+      <c r="A22" t="s" s="9">
+        <v>55</v>
       </c>
       <c r="B22" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C22" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="D22" s="4">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="E22" s="6">
         <f>D22*$B$2</f>
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="F22" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>0.088</v>
+        <v>30</v>
+      </c>
+      <c r="G22" s="8">
+        <f>E22*4.5</f>
+        <v>0.09</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" t="s" s="8">
-        <v>56</v>
+      <c r="A23" t="s">
+        <v>57</v>
       </c>
       <c r="B23" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C23" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="D23" s="4">
         <v>0.04</v>
       </c>
       <c r="E23" s="6">
         <f>D23*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F23" t="s">
-        <v>3</v>
-[...3 lines deleted...]
-        <v>0</v>
+        <v>30</v>
+      </c>
+      <c r="G23" s="8">
+        <f>E23*800</f>
+        <v>32</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24" t="s" s="8">
-        <v>58</v>
+      <c r="A24" t="s" s="9">
+        <v>59</v>
       </c>
       <c r="B24" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C24" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="D24" s="4">
         <v>0.2</v>
       </c>
       <c r="E24" s="6">
         <f>D24*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F24" t="s">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="G24" s="9">
+        <v>30</v>
+      </c>
+      <c r="G24" s="8">
         <f>E24*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" t="s" s="8">
-        <v>60</v>
+      <c r="A25" t="s" s="9">
+        <v>62</v>
       </c>
       <c r="B25" t="s">
+        <v>63</v>
+      </c>
+      <c r="C25" t="s">
         <v>61</v>
       </c>
-      <c r="C25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" s="4">
-        <v>0.02</v>
+        <v>0.2</v>
       </c>
       <c r="E25" s="6">
         <f>D25*$B$2</f>
-        <v>0.02</v>
+        <v>0.2</v>
       </c>
       <c r="F25" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>0</v>
+        <v>30</v>
+      </c>
+      <c r="G25" s="8">
+        <f>E25*2.92</f>
+        <v>0.584</v>
       </c>
     </row>
     <row r="26">
-      <c r="A26" t="s">
-        <v>62</v>
+      <c r="A26" t="s" s="9">
+        <v>64</v>
       </c>
       <c r="B26" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C26" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="D26" s="4">
-        <v>0.04</v>
+        <v>0.5</v>
       </c>
       <c r="E26" s="6">
         <f>D26*$B$2</f>
-        <v>0.04</v>
+        <v>0.5</v>
       </c>
       <c r="F26" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>32</v>
+        <v>3</v>
+      </c>
+      <c r="G26" s="8">
+        <f>E26*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B27" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C27" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D27" s="4">
         <v>0.08</v>
       </c>
       <c r="E27" s="6">
         <f>D27*$B$2</f>
         <v>0.08</v>
       </c>
       <c r="F27" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="G27" s="9">
+        <v>30</v>
+      </c>
+      <c r="G27" s="8">
         <f>E27*8.9</f>
         <v>0.712</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B28" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C28" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D28" s="4">
         <v>2</v>
       </c>
       <c r="E28" s="6">
         <f>D28*$B$2</f>
         <v>2</v>
       </c>
       <c r="F28" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="G28" s="9">
+        <v>30</v>
+      </c>
+      <c r="G28" s="8">
         <f>E28*18</f>
         <v>36</v>
       </c>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29" t="s" s="10">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="G29" s="11">
         <f>SUM(G7:G28)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E1" t="s" s="7">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F1" t="s" s="7">
-        <v>75</v>
+        <v>78</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D2" t="inlineStr" s="12">
         <is>
           <t>Mettre en place le poste de travail - 5 min  Denrées, matériels de préparation, de cuisson et de dressage. Vérifier et réserver les osso-buco en enceinte réfrigérée Préparer la garniture aromatique - 20 min Eplucher, laver les carottes, les oignons, le céleri et les gousses dail. Tailler les carottes et le céleri en fine brunoise (petits dés de 2 à 3 mm de section). Ciseler finement les oignons. Laver, équeuter le persil et confectionner deux petits bouquets garnis. Eliminer le germe, écraser et hacher les 4 gousses dail.</t>
         </is>
       </c>
       <c r="E2" t="s" s="12"/>
       <c r="F2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B3">
         <v>4</v>
       </c>
       <c r="C3" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D3" t="inlineStr" s="12">
         <is>
           <t>Marquer les osso-buco en cuisson - 15 min Mettre de lhuile à chauffer dans un grand rondeau plat. Saler, poivrer et fariner les osso-buco. Les rissoler régulièrement sur les 2 faces. Dégraisser et ajouter la garniture aromatique. Suer doucement sans coloration. Déglacer avec le vin blanc et le laisser réduire. Mouiller avec le fond brun de veau lié et la sauce tomate. Ajouter lail haché et le bouquet garni. Vérifier lassaisonnement et laisser cuire doucement à couvert au four à 220 °C durant 1 h 20 à 1 h 30 environ.</t>
         </is>
       </c>
       <c r="E3" t="s" s="12"/>
       <c r="F3" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B4">
         <v>5</v>
       </c>
       <c r="C4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D4" t="s" s="12">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="E4" t="s" s="12"/>
       <c r="F4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C3" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E3" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*0.08</f>
         <v>0.08</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C5" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*0.08</f>
         <v>0.08</v>
       </c>
       <c r="E5" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
+        <v>96</v>
+      </c>
+      <c r="C6" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C7" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C8" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.08</f>
         <v>0.08</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C9" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E9" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C10" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*0.03</f>
         <v>0.03</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C11" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="E11" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C12" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D12" s="6">
         <f>'Besoins'!$B$2*1.4</f>
         <v>1.4</v>
       </c>
       <c r="E12" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C13" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D13" s="6">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="E13" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C14" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D14" s="6">
         <f>'Besoins'!$B$2*0.02</f>
         <v>0.02</v>
       </c>
       <c r="E14" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C15" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D15" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C16" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D16" s="6">
         <f>'Besoins'!$B$2*0.04</f>
         <v>0.04</v>
       </c>
       <c r="E16" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C17" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D17" s="6">
         <f>'Besoins'!$B$2*0.04</f>
         <v>0.04</v>
       </c>
       <c r="E17" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C18" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D18" s="6">
         <f>'Besoins'!$B$2*0.08</f>
         <v>0.08</v>
       </c>
       <c r="E18" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C19" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D19" s="6">
         <f>'Besoins'!$B$2*0.08</f>
         <v>0.08</v>
       </c>
       <c r="E19" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C20" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D20" s="6">
         <f>'Besoins'!$B$2*0.08</f>
         <v>0.08</v>
       </c>
       <c r="E20" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1</v>
       </c>
       <c r="B21" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C21" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D21" s="6">
         <f>'Besoins'!$B$2*0.04</f>
         <v>0.04</v>
       </c>
       <c r="E21" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C22" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D22" s="6">
         <f>'Besoins'!$B$2*0.04</f>
         <v>0.04</v>
       </c>
       <c r="E22" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1</v>
       </c>
       <c r="B23" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C23" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D23" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E23" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C24" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D24" s="6">
         <f>'Besoins'!$B$2*0.14</f>
         <v>0.14</v>
       </c>
       <c r="E24" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D31"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
         <f>"VE_FRIC_FINA · CUI.PV.VEAU · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>VE_FRIC_FINA · CUI.PV.VEAU · référence : 1 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="14">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="15">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B5" t="str" s="12">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mettre en place le poste de travail - 5 min  Denrées, matériels de préparation, de cuisson et de dressage. Vérifier et réserver les osso-buco en enceinte réfrigérée Préparer la garniture aromatique - 20 min Eplucher, laver les carottes, les oignons, le céleri et les gousses dail. Tailler les carottes et le céleri en fine brunoise (petits dés de 2 à 3 mm de section). Ciseler finement les oignons. Laver, équeuter le persil et confectionner deux petits bouquets garnis. Eliminer le germe, écraser et hacher les 4 gousses dail.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="15">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B6" t="str" s="12">
         <f>"[METTRE] "&amp;Procedure!D3</f>
         <v>[METTRE] Marquer les osso-buco en cuisson - 15 min Mettre de lhuile à chauffer dans un grand rondeau plat. Saler, poivrer et fariner les osso-buco. Les rissoler régulièrement sur les 2 faces. Dégraisser et ajouter la garniture aromatique. Suer doucement sans coloration. Déglacer avec le vin blanc et le laisser réduire. Mouiller avec le fond brun de veau lié et la sauce tomate. Ajouter lail haché et le bouquet garni. Vérifier lassaisonnement et laisser cuire doucement à couvert au four à 220 °C durant 1 h 20 à 1 h 30 environ.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B28</f>
         <v>VEAU (foie) France</v>
       </c>
       <c r="C7" s="6">
         <f>Besoins!E28</f>
         <v>2</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F28</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B12</f>
         <v>FARINE (000)</v>
       </c>
       <c r="C8" s="6">
-        <f>Besoins!E7</f>
+        <f>Besoins!E12</f>
         <v>0.08</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
         <f>Besoins!B15</f>
-        <v>huile olive vierge</v>
+        <v>Huile d'olive vierge extra</v>
       </c>
       <c r="C9" s="6">
         <f>Besoins!E15</f>
         <v>0.08</v>
       </c>
       <c r="D9" t="str">
         <f>Besoins!F15</f>
         <v>lt</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
         <f>Besoins!B13</f>
         <v>bouquet garni arôme</v>
       </c>
       <c r="C10" s="6">
         <f>Besoins!E13</f>
         <v>1</v>
       </c>
       <c r="D10" t="str">
         <f>Besoins!F13</f>
         <v>pc</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B21</f>
+        <f>Besoins!B18</f>
         <v>ail haché</v>
       </c>
       <c r="C11" s="6">
-        <f>Besoins!E21</f>
+        <f>Besoins!E18</f>
         <v>0.03</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F21</f>
+        <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B19</f>
+        <f>Besoins!B24</f>
         <v>carottes râpées</v>
       </c>
       <c r="C12" s="6">
-        <f>Besoins!E19</f>
+        <f>Besoins!E24</f>
         <v>0.2</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F19</f>
+        <f>Besoins!F24</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B24</f>
+        <f>Besoins!B21</f>
         <v>oignons émincés</v>
       </c>
       <c r="C13" s="6">
-        <f>Besoins!E24</f>
+        <f>Besoins!E21</f>
         <v>0.2</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F24</f>
+        <f>Besoins!F21</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B22</f>
+        <f>Besoins!B19</f>
         <v>CÉLERI-RAVE France</v>
       </c>
       <c r="C14" s="6">
-        <f>Besoins!E22</f>
+        <f>Besoins!E19</f>
         <v>0.08</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F22</f>
+        <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B8</f>
         <v>fromage blanc 20% MG sucré</v>
       </c>
       <c r="C15" s="6">
-        <f>Besoins!E10</f>
+        <f>Besoins!E8</f>
         <v>0.2</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B12</f>
-        <v>EAU</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C16" s="6">
-        <f>Besoins!E12</f>
+        <f>Besoins!E7</f>
         <v>1.4</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B25</f>
+        <f>Besoins!B22</f>
         <v>persil</v>
       </c>
       <c r="C17" s="6">
-        <f>Besoins!E25</f>
+        <f>Besoins!E22</f>
         <v>0.02</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F25</f>
+        <f>Besoins!F22</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B14</f>
         <v>ORANGE</v>
       </c>
       <c r="C18" s="6">
-        <f>Besoins!E9</f>
+        <f>Besoins!E14</f>
         <v>1</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F14</f>
         <v>pc</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B16</f>
         <v>BEURRE</v>
       </c>
       <c r="C19" s="6">
-        <f>Besoins!E8</f>
+        <f>Besoins!E16</f>
         <v>0.04</v>
       </c>
       <c r="D19" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
-        <f>Besoins!B23</f>
+        <f>Besoins!B20</f>
         <v>échalote</v>
       </c>
       <c r="C20" s="6">
-        <f>Besoins!E23</f>
+        <f>Besoins!E20</f>
         <v>0.04</v>
       </c>
       <c r="D20" t="str">
-        <f>Besoins!F23</f>
+        <f>Besoins!F20</f>
         <v>kg</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
-        <f>Besoins!B14</f>
+        <f>Besoins!B11</f>
         <v>champignons émincés</v>
       </c>
       <c r="C21" s="6">
-        <f>Besoins!E14</f>
+        <f>Besoins!E11</f>
         <v>0.08</v>
       </c>
       <c r="D21" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B10</f>
         <v>dés de jambon cuit</v>
       </c>
       <c r="C22" s="6">
-        <f>Besoins!E11</f>
+        <f>Besoins!E10</f>
         <v>0.08</v>
       </c>
       <c r="D22" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="str">
         <f>Besoins!B27</f>
         <v>BOEUF (langue) France</v>
       </c>
       <c r="C23" s="6">
         <f>Besoins!E27</f>
         <v>0.08</v>
       </c>
       <c r="D23" t="str">
         <f>Besoins!F27</f>
         <v>kg</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
-        <f>Besoins!B26</f>
+        <f>Besoins!B23</f>
         <v>TRUFFE tuber melanosporum U.E.</v>
       </c>
       <c r="C24" s="6">
-        <f>Besoins!E26</f>
+        <f>Besoins!E23</f>
         <v>0.04</v>
       </c>
       <c r="D24" t="str">
-        <f>Besoins!F26</f>
+        <f>Besoins!F23</f>
         <v>kg</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="str">
-        <f>Besoins!B16</f>
+        <f>Besoins!B9</f>
         <v>madère pour aromatisation des sauces</v>
       </c>
       <c r="C25" s="6">
-        <f>Besoins!E16</f>
+        <f>Besoins!E9</f>
         <v>0.04</v>
       </c>
       <c r="D25" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F9</f>
         <v>lt</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="str">
-        <f>Besoins!B17</f>
+        <f>Besoins!B26</f>
         <v>spaghettis</v>
       </c>
       <c r="C26" s="6">
-        <f>Besoins!E17</f>
+        <f>Besoins!E26</f>
         <v>0.5</v>
       </c>
       <c r="D26" t="str">
-        <f>Besoins!F17</f>
+        <f>Besoins!F26</f>
         <v>kg</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="str">
-        <f>Besoins!B18</f>
+        <f>Besoins!B17</f>
         <v>Parmesan râpé (Parmigiano)</v>
       </c>
       <c r="C27" s="6">
-        <f>Besoins!E18</f>
+        <f>Besoins!E17</f>
         <v>0.14</v>
       </c>
       <c r="D27" t="str">
-        <f>Besoins!F18</f>
+        <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s" s="15">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B28" t="str" s="12">
         <f>"[MARQUER] "&amp;Procedure!D4</f>
         <v>[MARQUER] Marquer la fondue de tomates en cuisson 15 min</v>
       </c>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="str">
-        <f>Besoins!B20</f>
+        <f>Besoins!B25</f>
         <v>tomates cubes</v>
       </c>
       <c r="C29" s="6">
-        <f>Besoins!E20</f>
+        <f>Besoins!E25</f>
         <v>0.2</v>
       </c>
       <c r="D29" t="str">
-        <f>Besoins!F20</f>
+        <f>Besoins!F25</f>
         <v>lt</v>
       </c>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
     </row>
     <row r="31">
       <c r="A31" t="s" s="16">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="7">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="A31:D31"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>Fricandeau financière</dc:title>