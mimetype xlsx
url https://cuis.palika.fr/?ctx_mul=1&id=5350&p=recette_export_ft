--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -837,51 +837,51 @@
         <v>5</v>
       </c>
       <c r="G14" s="9">
         <f>E14*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="8">
         <v>37</v>
       </c>
       <c r="B15" t="s">
         <v>38</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="4">
         <v>0.08</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
         <v>0.08</v>
       </c>
       <c r="F15" t="s">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="G15" s="9">
         <f>E15*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="8">
         <v>39</v>
       </c>
       <c r="B16" t="s">
         <v>40</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16" s="4">
         <v>0.04</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F16" t="s">
         <v>3</v>
@@ -987,51 +987,51 @@
         <v>15</v>
       </c>
       <c r="G20" s="9">
         <f>E20*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s" s="8">
         <v>51</v>
       </c>
       <c r="B21" t="s">
         <v>52</v>
       </c>
       <c r="C21" t="s">
         <v>53</v>
       </c>
       <c r="D21" s="4">
         <v>0.03</v>
       </c>
       <c r="E21" s="6">
         <f>D21*$B$2</f>
         <v>0.03</v>
       </c>
       <c r="F21" t="s">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="G21" s="9">
         <f>E21*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>54</v>
       </c>
       <c r="B22" t="s">
         <v>55</v>
       </c>
       <c r="C22" t="s">
         <v>53</v>
       </c>
       <c r="D22" s="4">
         <v>0.08</v>
       </c>
       <c r="E22" s="6">
         <f>D22*$B$2</f>
         <v>0.08</v>
       </c>
       <c r="F22" t="s">
         <v>15</v>
@@ -1087,51 +1087,51 @@
         <v>3</v>
       </c>
       <c r="G24" s="9">
         <f>E24*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s" s="8">
         <v>60</v>
       </c>
       <c r="B25" t="s">
         <v>61</v>
       </c>
       <c r="C25" t="s">
         <v>53</v>
       </c>
       <c r="D25" s="4">
         <v>0.02</v>
       </c>
       <c r="E25" s="6">
         <f>D25*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F25" t="s">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="G25" s="9">
         <f>E25*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>62</v>
       </c>
       <c r="B26" t="s">
         <v>63</v>
       </c>
       <c r="C26" t="s">
         <v>53</v>
       </c>
       <c r="D26" s="4">
         <v>0.04</v>
       </c>
       <c r="E26" s="6">
         <f>D26*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F26" t="s">
         <v>15</v>