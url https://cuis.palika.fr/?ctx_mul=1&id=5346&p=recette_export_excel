--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -67,180 +67,180 @@
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>La Cuisine de Référence (BPI.CDR)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 14:38</t>
+    <t>30/10/2026 14:56</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>00001963</t>
+  </si>
+  <si>
+    <t>porto rouge</t>
+  </si>
+  <si>
+    <t>Vins et bières de cuisson</t>
+  </si>
+  <si>
+    <t>00001757</t>
+  </si>
+  <si>
+    <t>champignons émincés</t>
+  </si>
+  <si>
+    <t>Conserves de légumes</t>
   </si>
   <si>
     <t>00000139</t>
   </si>
   <si>
     <t>FARINE (000)</t>
   </si>
   <si>
-    <t>Eléments divers</t>
+    <t>Farines de blé</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>00000048</t>
   </si>
   <si>
     <t>BEURRE</t>
   </si>
   <si>
-    <t>Produits frais</t>
-[...29 lines deleted...]
-    <t>Épicerie salée</t>
+    <t>Beurres et margarines</t>
   </si>
   <si>
     <t>CRE-LIQUIDE-35</t>
   </si>
   <si>
     <t>Crème liquide entière 35% MG UHT</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 1 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Veau</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ EAU</t>
+    <t xml:space="preserve">    ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ FARINE (000)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BEURRE</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ champignons émincés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ porto rouge</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème liquide entière 35% MG UHT</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
@@ -449,50 +449,53 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -532,105 +535,108 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>1.78389888</v>
+        <v>2.46545888</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>1.78389888</v>
+        <v>2.46545888</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>1.78389888</v>
+        <v>2.46545888</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -688,220 +694,223 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
+      <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.08</v>
+        <v>1.2</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.08</v>
+        <v>1.2</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0.489836</f>
-        <v>0.039187</v>
+        <f>E7*0.0043</f>
+        <v>0.00516</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="12">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="F8" t="s">
         <v>35</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*3.9514</f>
-        <v>0.316112</v>
+        <f>E8*6.8</f>
+        <v>0.68</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="12">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>0.3</v>
+      </c>
+      <c r="F9">
+        <v>5</v>
       </c>
       <c r="G9" s="4">
         <f>E9*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="12">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="9">
-        <v>1.2</v>
+        <v>0.08</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>1.2</v>
+        <v>0.08</v>
       </c>
       <c r="F10" t="s">
         <v>45</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*0.003</f>
-        <v>0.0036</v>
+        <f>E10*0.489836</f>
+        <v>0.039187</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="12">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" t="s">
         <v>48</v>
       </c>
       <c r="D11" s="9">
-        <v>0.3</v>
+        <v>0.08</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>0.08</v>
+      </c>
+      <c r="F11" t="s">
+        <v>45</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*0</f>
-        <v>0</v>
+        <f>E11*3.9514</f>
+        <v>0.316112</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="9">
         <v>0.5</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F12" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="G12" s="4">
         <f>E12*2.85</f>
         <v>1.425</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13" t="s" s="3">
         <v>52</v>
       </c>
       <c r="G13" s="13">
         <f>SUM(G7:G12)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>53</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>54</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>55</v>
@@ -928,163 +937,166 @@
       </c>
       <c r="D2" s="11">
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>59</v>
       </c>
       <c r="C3" t="s">
         <v>60</v>
       </c>
       <c r="D3" s="11">
         <v>1.2</v>
       </c>
       <c r="E3" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="F3" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>61</v>
       </c>
       <c r="C4" t="s">
         <v>60</v>
       </c>
       <c r="D4" s="11">
         <v>0.08</v>
       </c>
       <c r="E4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="F4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>62</v>
       </c>
       <c r="C5" t="s">
         <v>60</v>
       </c>
       <c r="D5" s="11">
         <v>0.08</v>
       </c>
       <c r="E5" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="F5" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>63</v>
       </c>
       <c r="C6" t="s">
         <v>60</v>
       </c>
       <c r="D6" s="11">
         <v>0.3</v>
       </c>
       <c r="E6" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="F6" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>64</v>
       </c>
       <c r="C7" t="s">
         <v>60</v>
       </c>
       <c r="D7" s="11">
         <v>0.1</v>
       </c>
       <c r="E7" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="F7" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>65</v>
       </c>
       <c r="C8" t="s">
         <v>60</v>
       </c>
       <c r="D8" s="11">
         <v>0.5</v>
       </c>
       <c r="E8" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>66</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>67</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>68</v>
@@ -1200,50 +1212,53 @@
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>82</v>
       </c>
       <c r="D7" t="s" s="14">
         <v>83</v>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7" t="s">
         <v>84</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D18"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>85</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"VE_MDAI_VEAU_SAU · CUI.PV.VEAU · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>VE_MDAI_VEAU_SAU · CUI.PV.VEAU · référence : 1 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
@@ -1264,197 +1279,197 @@
     <row r="5">
       <c r="A5" t="s" s="17">
         <v>87</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mettre en place le poste de travail - 5 min  Denrées, matériels de préparation, de cuisson et de dressage.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
         <v>88</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>"[PRÉPARER] "&amp;Procedure!D3</f>
         <v>[PRÉPARER] Préparer les escalopes ou les côtes de veau - 10 min Supprimer les os des vertèbres et le «nerf» des côtes de veau puis les manchonner. Régulariser l'épaisseur (aplatir légèrement) des escalopes (ou des côtes de veau) entre deux feuilles de papier plastifié à l'aide d'une batte à côtelettes. Réserver les escalopes ou les côtes de veau en enceinte réfrigérée.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B10</f>
-        <v>EAU</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E7</f>
         <v>1.2</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="17">
         <v>89</v>
       </c>
       <c r="B8" t="str" s="14">
         <f>"[PRÉPARER] "&amp;Procedure!D4</f>
         <v>[PRÉPARER] Préparer et sauter les champignons - 10 min Eplucher, laver soigneusement et émincer les champignons. Les sauter vivement dans une petite poêle avec du beurre, puis les saler et les réserver au chaud dans une petite sauteuse.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B11</f>
         <v>BEURRE</v>
       </c>
       <c r="C9" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E11</f>
         <v>0.08</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B9</f>
         <v>champignons émincés</v>
       </c>
       <c r="C10" s="11">
-        <f>Besoins!E11</f>
+        <f>Besoins!E9</f>
         <v>0.3</v>
       </c>
       <c r="D10" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="17">
         <v>90</v>
       </c>
       <c r="B11" t="str" s="14">
         <f>"[MARQUER] "&amp;Procedure!D5</f>
         <v>[MARQUER] Marquer les escalopes ou les côtes de veau en cuisson ­15 min Saler, poivrer et fariner les escalopes ou les côtes de veau. Les tapo­ter pour enlever lexcédent de farine. Les faire sauter doucement dans un sautoir avec le beurre. Laisser les escalopes ou les côtes colorer très légèrement puis les retourner et terminer la cuisson à feu doux durant quelques minutes suivant leur épaisseur. Débarrasser les escalopes ou les côtes sur une plaque munie d'une petite grille ou d'une assiette retournée et les réserver au chaud.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B10</f>
         <v>FARINE (000)</v>
       </c>
       <c r="C12" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E10</f>
         <v>0.08</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="17">
         <v>91</v>
       </c>
       <c r="B13" t="str" s="14">
         <f>"[DÉGRAISSER] "&amp;Procedure!D6</f>
         <v>[DÉGRAISSER] Confectionner la sauce - 10 min Dégraisser le sautoir. Déglacer avec le porto et le laisser réduire. Ajouter le fond brun de veau lié et la crème. Laisser réduire à nouveau la sauce jusqu'à la consistance souhaitée. Vérifier l'assaisonnement puis passer la sauce au chinois étamine sur les champignons. Laisser mijoter doucement durant 1 ou 2 min puis monter très légèrement la sauce au beurre.</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B8</f>
         <v>porto rouge</v>
       </c>
       <c r="C14" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E8</f>
         <v>0.1</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
         <f>Besoins!B12</f>
         <v>Crème liquide entière 35% MG UHT</v>
       </c>
       <c r="C15" s="11">
         <f>Besoins!E12</f>
         <v>0.5</v>
       </c>
       <c r="D15" t="str">
         <f>Besoins!F12</f>
         <v>lt</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="17">
         <v>92</v>
       </c>
       <c r="B16" t="str" s="14">
         <f>"[DRESSER] "&amp;Procedure!D7</f>
         <v>[DRESSER] Dresser les escalopes ou les côtes de veau à la crème - 5 min</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18" t="s" s="18">
         <v>22</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="A18:D18"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>