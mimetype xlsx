--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -663,101 +663,101 @@
         <v>27</v>
       </c>
       <c r="G11" s="9">
         <f>E11*0.003</f>
         <v>0.0012</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="8">
         <v>28</v>
       </c>
       <c r="B12" t="s">
         <v>29</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="4">
         <v>0.04</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F12" t="s">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="G12" s="9">
         <f>E12*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>31</v>
       </c>
       <c r="B13" t="s">
         <v>32</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="4">
         <v>0.04</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
       <c r="G13" s="9">
         <f>E13*20.35</f>
         <v>0.814</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="8">
         <v>35</v>
       </c>
       <c r="B14" t="s">
         <v>36</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="4">
         <v>0.02</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F14" t="s">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="G14" s="9">
         <f>E14*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15" t="s">
         <v>39</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" s="4">
         <v>2</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
         <v>2</v>
       </c>
       <c r="F15" t="s">
         <v>15</v>