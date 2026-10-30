--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -67,192 +67,192 @@
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>La Cuisine de Référence (BPI.CDR)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 14:39</t>
+    <t>30/10/2026 14:56</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>00001316</t>
+  </si>
+  <si>
+    <t>fromage blanc 20% MG sucré</t>
+  </si>
+  <si>
+    <t>00001757</t>
+  </si>
+  <si>
+    <t>champignons émincés</t>
+  </si>
+  <si>
+    <t>Conserves de légumes</t>
+  </si>
+  <si>
+    <t>HUI-OLIVE-VE</t>
+  </si>
+  <si>
+    <t>Huile d'olive vierge extra</t>
+  </si>
+  <si>
+    <t>Huiles végétales</t>
+  </si>
+  <si>
+    <t>RNME101405</t>
+  </si>
+  <si>
+    <t>Huile de tournesol bidon 5L</t>
+  </si>
+  <si>
+    <t>u</t>
   </si>
   <si>
     <t>00000048</t>
   </si>
   <si>
     <t>BEURRE</t>
   </si>
   <si>
-    <t>Produits frais</t>
+    <t>Beurres et margarines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>00001316</t>
-[...17 lines deleted...]
-    <t>lt</t>
+    <t>00002028</t>
+  </si>
+  <si>
+    <t>ail haché</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>00002049</t>
+  </si>
+  <si>
+    <t>oignons émincés</t>
+  </si>
+  <si>
+    <t>00SAU_MP010</t>
+  </si>
+  <si>
+    <t>Pomme de terre cuite en robe</t>
+  </si>
+  <si>
+    <t>00002238</t>
+  </si>
+  <si>
+    <t>carottes râpées</t>
+  </si>
+  <si>
+    <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
     <t>00000033</t>
   </si>
   <si>
     <t>SEL</t>
   </si>
   <si>
-    <t>00001757</t>
-[...53 lines deleted...]
-    <t>Pomme de terre cuite en robe</t>
+    <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00331</t>
   </si>
   <si>
     <t>Poulet PAC sans abat France</t>
   </si>
   <si>
     <t>Volailles et lapins surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 1 pc)</t>
   </si>
@@ -262,66 +262,66 @@
   <si>
     <t>Plats volailles</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poulet PAC sans abat France</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BEURRE</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ carottes râpées</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ oignons émincés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ fromage blanc 20% MG sucré</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ ail haché</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ EAU</t>
+    <t xml:space="preserve">    ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ SEL</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ champignons émincés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile de tournesol bidon 5L</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Pomme de terre cuite en robe</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ huile olive vierge</t>
+    <t xml:space="preserve">    ↳ Huile d'olive vierge extra</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
     <t>Mettre en place le poste de travail - 5 min  Denrées, matériels de préparation, de cuisson et de dressage.</t>
   </si>
@@ -512,50 +512,53 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -595,105 +598,108 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>22.69286</v>
+        <v>26.99738</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>22.69286</v>
+        <v>26.99738</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>22.69286</v>
+        <v>26.99738</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -751,370 +757,373 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
+      <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.04</v>
+        <v>0.4</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.04</v>
+        <v>0.4</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*3.9514</f>
-        <v>0.158056</v>
+        <f>E7*0.0043</f>
+        <v>0.00172</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="12">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D8" s="9">
         <v>0.1</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
       <c r="G8" s="4">
         <f>E8*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="12">
+        <v>38</v>
+      </c>
+      <c r="B9" t="s">
         <v>39</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>40</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="9">
-        <v>0.4</v>
+        <v>0.25</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.4</v>
-[...1 lines deleted...]
-      <c r="F9" t="s">
+        <v>0.25</v>
+      </c>
+      <c r="F9">
+        <v>5</v>
+      </c>
+      <c r="G9" s="4">
+        <f>E9*0</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" t="s">
         <v>42</v>
       </c>
-      <c r="G9" s="4">
-[...5 lines deleted...]
-      <c r="A10" t="s" s="12">
+      <c r="C10" t="s">
         <v>43</v>
       </c>
-      <c r="B10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" s="9">
-        <v>0.25</v>
+        <v>0.08</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.25</v>
+        <v>0.08</v>
       </c>
       <c r="F10" t="s">
         <v>35</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*0.186416</f>
-        <v>0.046604</v>
+        <f>E10*7.5</f>
+        <v>0.6</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="12">
+      <c r="A11" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" t="s">
         <v>45</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D11" s="9">
-        <v>0.25</v>
+        <v>0.02</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>0.02</v>
+      </c>
+      <c r="F11" t="s">
+        <v>46</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*0</f>
-        <v>0</v>
+        <f>E11*20.35</f>
+        <v>0.407</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="12">
+        <v>47</v>
+      </c>
+      <c r="B12" t="s">
         <v>48</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>49</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="9">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="F12" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*0</f>
-        <v>0</v>
+        <f>E12*3.9514</f>
+        <v>0.158056</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s">
-        <v>50</v>
+      <c r="A13" t="s" s="12">
+        <v>51</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D13" s="9">
-        <v>0.02</v>
+        <v>0.4</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.02</v>
+        <v>0.4</v>
       </c>
       <c r="F13" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*20.35</f>
-        <v>0.407</v>
+        <f>E13*9.26</f>
+        <v>3.704</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="12">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D14" s="9">
         <v>0.1</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F14" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G14" s="4">
         <f>E14*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="12">
+      <c r="A15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" t="s">
         <v>57</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="D15" s="9">
-        <v>0.4</v>
+        <v>2</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.4</v>
+        <v>2</v>
       </c>
       <c r="F15" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*0</f>
-        <v>0</v>
+        <f>E15*1.5</f>
+        <v>3</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="12">
+        <v>58</v>
+      </c>
+      <c r="B16" t="s">
+        <v>59</v>
+      </c>
+      <c r="C16" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
       <c r="D16" s="9">
         <v>0.1</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F16" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="G16" s="4">
         <f>E16*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" t="s">
+      <c r="A17" t="s" s="12">
+        <v>61</v>
+      </c>
+      <c r="B17" t="s">
         <v>62</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>63</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="9">
-        <v>2</v>
+        <v>0.25</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
-        <v>2</v>
+        <v>0.25</v>
       </c>
       <c r="F17" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G17" s="4">
-        <f>E17*1.5</f>
-        <v>3</v>
+        <f>E17*0.186416</f>
+        <v>0.046604</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" t="s">
         <v>66</v>
       </c>
       <c r="D18" s="9">
         <v>2.4</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
         <v>2.4</v>
       </c>
       <c r="F18" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G18" s="4">
         <f>E18*7.95</f>
         <v>19.08</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19" t="s" s="3">
         <v>67</v>
       </c>
       <c r="G19" s="13">
         <f>SUM(G7:G18)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>68</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>69</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>70</v>
@@ -1141,283 +1150,286 @@
       </c>
       <c r="D2" s="11">
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>74</v>
       </c>
       <c r="C3" t="s">
         <v>75</v>
       </c>
       <c r="D3" s="11">
         <v>2.4</v>
       </c>
       <c r="E3" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="F3" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>76</v>
       </c>
       <c r="C4" t="s">
         <v>75</v>
       </c>
       <c r="D4" s="11">
         <v>0.04</v>
       </c>
       <c r="E4" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="F4" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>77</v>
       </c>
       <c r="C5" t="s">
         <v>75</v>
       </c>
       <c r="D5" s="11">
         <v>0.1</v>
       </c>
       <c r="E5" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="F5" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>78</v>
       </c>
       <c r="C6" t="s">
         <v>75</v>
       </c>
       <c r="D6" s="11">
         <v>0.1</v>
       </c>
       <c r="E6" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="F6" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>79</v>
       </c>
       <c r="C7" t="s">
         <v>75</v>
       </c>
       <c r="D7" s="11">
         <v>0.1</v>
       </c>
       <c r="E7" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F7" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>80</v>
       </c>
       <c r="C8" t="s">
         <v>75</v>
       </c>
       <c r="D8" s="11">
         <v>0.4</v>
       </c>
       <c r="E8" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>81</v>
       </c>
       <c r="C9" t="s">
         <v>75</v>
       </c>
       <c r="D9" s="11">
         <v>0.4</v>
       </c>
       <c r="E9" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>82</v>
       </c>
       <c r="C10" t="s">
         <v>75</v>
       </c>
       <c r="D10" s="11">
         <v>0.25</v>
       </c>
       <c r="E10" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="F10" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>83</v>
       </c>
       <c r="C11" t="s">
         <v>75</v>
       </c>
       <c r="D11" s="11">
         <v>0.25</v>
       </c>
       <c r="E11" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="F11" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>84</v>
       </c>
       <c r="C12" t="s">
         <v>75</v>
       </c>
       <c r="D12" s="11">
         <v>0.02</v>
       </c>
       <c r="E12" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F12" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
         <v>85</v>
       </c>
       <c r="C13" t="s">
         <v>75</v>
       </c>
       <c r="D13" s="11">
         <v>2</v>
       </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="F13" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
         <v>86</v>
       </c>
       <c r="C14" t="s">
         <v>75</v>
       </c>
       <c r="D14" s="11">
         <v>0.08</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F14" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>87</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>88</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>89</v>
@@ -1533,50 +1545,53 @@
         <v>2</v>
       </c>
       <c r="B7">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>105</v>
       </c>
       <c r="D7" t="inlineStr" s="14">
         <is>
           <t>Confectionner le fond de poêlage - 15 min S'assurer de la cuisson des poulets (le jus qui s'écoule de l'intérieur doit être limpide et ne présenter aucune trace sanguinolente). Réserver les poulets au chaud à couvert. Faire pincer les sucs si nécessaire.</t>
         </is>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7" t="s">
         <v>102</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D24"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>106</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"VO_CAIL_RTIE_CAN · CUI.PLATS_VOLAILLES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>VO_CAIL_RTIE_CAN · CUI.PLATS_VOLAILLES · référence : 1 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
@@ -1627,257 +1642,257 @@
         <v>2.4</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
         <f>Besoins!B8</f>
         <v>fromage blanc 20% MG sucré</v>
       </c>
       <c r="C8" s="11">
         <f>Besoins!E8</f>
         <v>0.1</v>
       </c>
       <c r="D8" t="str">
         <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B13</f>
         <v>ail haché</v>
       </c>
       <c r="C9" s="11">
-        <f>Besoins!E15</f>
+        <f>Besoins!E13</f>
         <v>0.4</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F13</f>
         <v>lt</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B9</f>
-        <v>EAU</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C10" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E7</f>
         <v>0.4</v>
       </c>
       <c r="D10" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B17</f>
         <v>SEL</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E17</f>
         <v>0.25</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="17">
         <v>110</v>
       </c>
       <c r="B12" t="str" s="14">
         <f>"[BRIDER] "&amp;Procedure!D4</f>
         <v>[BRIDER] Brider les poulets en entrée - 5 min Préparer les légumes - 30 min Eplucher et réserver les champignons au frais.  Eplucher, laver et tourner les pommes cocotte, puis les réserver dans un bahut avec de l'eau.  Eplucher et laver les oignons et les carottes de la garniture aroma­tique, puis les émincer.  Eplucher et laver les petits oignons.  Laver et équeuter le persil. 5. Marquer les poulets en cuisson - 10 min Saler et poivrer les poulets intérieurement et extérieurement. Faire blondir lentement le beurre dans un récipient creux de grandeur appropriée (en aucun cas le beurre ne doit brûler). Disposer les poulets sur le côté, les laisser légèrement colorer, puis les retourner pour colorer l'autre face. Placer les poulets sur le dos. Ajouter la garniture aromatique. Couvrir le récipient, puis cuire les poulets au four à 200 °C durant 40 à 45 min en les arrosant fréquemment. Oter le couvercle 10 min avant la fin de la cuisson des poulets pour ter­miner la coloration et la cuisson.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B12</f>
         <v>BEURRE</v>
       </c>
       <c r="C13" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E12</f>
         <v>0.04</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B14</f>
+        <f>Besoins!B16</f>
         <v>carottes râpées</v>
       </c>
       <c r="C14" s="11">
-        <f>Besoins!E14</f>
+        <f>Besoins!E16</f>
         <v>0.1</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B16</f>
+        <f>Besoins!B14</f>
         <v>oignons émincés</v>
       </c>
       <c r="C15" s="11">
-        <f>Besoins!E16</f>
+        <f>Besoins!E14</f>
         <v>0.1</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B9</f>
         <v>champignons émincés</v>
       </c>
       <c r="C16" s="11">
-        <f>Besoins!E11</f>
+        <f>Besoins!E9</f>
         <v>0.25</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B17</f>
+        <f>Besoins!B15</f>
         <v>Pomme de terre cuite en robe</v>
       </c>
       <c r="C17" s="11">
-        <f>Besoins!E17</f>
+        <f>Besoins!E15</f>
         <v>2</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F17</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="17">
         <v>111</v>
       </c>
       <c r="B18" t="str" s="14">
         <f>"[MARQUER] "&amp;Procedure!D5</f>
         <v>[MARQUER] Marquer la garniture en cuisson - 15 min Cuire les petits oignons par glaçage à brun. Eliminer la couenne et détailler la poitrine de porc en petits lardons. Les blanchir puis les sauter à l'huile dans une petite poêle sans les des­sécher. Laver soigneusement et escaloper les champignons. Les sauter vivement dans la graisse de fonte des lardons. Les égoutter puis les réserver avec les lardons. Blanchir les pommes cocotte (départ eau froide).</v>
       </c>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B11</f>
         <v>Huile de tournesol bidon 5L</v>
       </c>
       <c r="C19" s="11">
-        <f>Besoins!E13</f>
+        <f>Besoins!E11</f>
         <v>0.02</v>
       </c>
       <c r="D19" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F11</f>
         <v>lt</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
-        <f>Besoins!B12</f>
-        <v>huile olive vierge</v>
+        <f>Besoins!B10</f>
+        <v>Huile d'olive vierge extra</v>
       </c>
       <c r="C20" s="11">
-        <f>Besoins!E12</f>
+        <f>Besoins!E10</f>
         <v>0.08</v>
       </c>
       <c r="D20" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F10</f>
         <v>lt</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s" s="17">
         <v>112</v>
       </c>
       <c r="B21" t="str" s="14">
         <f>"[RISSOLER] "&amp;Procedure!D6</f>
         <v>[RISSOLER] Rissoler les pommes cocotte - 10 min Les saisir à l'huile dans un grand sautoir, puis terminer la cuisson au four à 240 °C. Les égoutter, puis ajouter le beurre cru en parcelles et saler légèrement.</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22" t="s" s="17">
         <v>113</v>
       </c>
       <c r="B22" t="str" s="14">
         <f>"[CONFECTIONNER] "&amp;Procedure!D7</f>
         <v>[CONFECTIONNER] Confectionner le fond de poêlage - 15 min S'assurer de la cuisson des poulets (le jus qui s'écoule de l'intérieur doit être limpide et ne présenter aucune trace sanguinolente). Réserver les poulets au chaud à couvert. Faire pincer les sucs si nécessaire.</v>
       </c>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24" t="s" s="18">
         <v>22</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="A24:D24"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>