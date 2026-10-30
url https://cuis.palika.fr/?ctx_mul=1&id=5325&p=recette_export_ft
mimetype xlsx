--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -50,111 +50,111 @@
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>RNME101405</t>
+  </si>
+  <si>
+    <t>Huile de tournesol bidon 5L</t>
+  </si>
+  <si>
+    <t>Huiles végétales</t>
+  </si>
+  <si>
+    <t>u</t>
   </si>
   <si>
     <t>00000048</t>
   </si>
   <si>
     <t>BEURRE</t>
   </si>
   <si>
-    <t>Produits frais</t>
+    <t>Beurres et margarines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>00000061</t>
-[...20 lines deleted...]
-    <t>u</t>
+    <t>00002028</t>
+  </si>
+  <si>
+    <t>ail haché</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>00002049</t>
+  </si>
+  <si>
+    <t>oignons émincés</t>
   </si>
   <si>
     <t>00002238</t>
   </si>
   <si>
     <t>carottes râpées</t>
   </si>
   <si>
-    <t>Légumes 4ème gamme (prêts emploi)</t>
-[...14 lines deleted...]
-    <t>oignons émincés</t>
+    <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
     <t>RNMS00331</t>
   </si>
   <si>
     <t>Poulet PAC sans abat France</t>
   </si>
   <si>
     <t>Volailles et lapins surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
@@ -215,51 +215,51 @@
   <si>
     <t>recette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poulet PAC sans abat France</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BEURRE</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile de tournesol bidon 5L</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ carottes râpées</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ oignons émincés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ ail haché</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ EAU</t>
+    <t xml:space="preserve">    ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>Fiche technique — Poulet sauté aux morilles</t>
   </si>
   <si>
     <t>Poulet sauté aux morilles  VO_POUL_SAUT_MOR</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
@@ -355,85 +355,88 @@
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -491,245 +494,248 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="7">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="7">
         <v>6</v>
       </c>
       <c r="C6" t="s" s="7">
         <v>7</v>
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="8">
+      <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>0.04</v>
+        <v>0.5</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>0.04</v>
+        <v>0.5</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
-      <c r="G7" s="9">
-[...1 lines deleted...]
-        <v>0.158056</v>
+      <c r="G7" s="8">
+        <f>E7*0.0043</f>
+        <v>0.00215</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="8">
+      <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>0.5</v>
+        <v>0.04</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.5</v>
+        <v>0.04</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
-      <c r="G8" s="9">
-[...1 lines deleted...]
-        <v>0.0015</v>
+      <c r="G8" s="8">
+        <f>E8*20.35</f>
+        <v>0.814</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s">
+      <c r="A9" t="s" s="9">
         <v>20</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="4">
         <v>0.04</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
-      <c r="G9" s="9">
-[...1 lines deleted...]
-        <v>0.814</v>
+      <c r="G9" s="8">
+        <f>E9*3.9514</f>
+        <v>0.158056</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="8">
+      <c r="A10" t="s" s="9">
         <v>24</v>
       </c>
       <c r="B10" t="s">
         <v>25</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10" s="4">
-        <v>0.08</v>
+        <v>0.5</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.08</v>
+        <v>0.5</v>
       </c>
       <c r="F10" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>0</v>
+        <v>23</v>
+      </c>
+      <c r="G10" s="8">
+        <f>E10*9.26</f>
+        <v>4.63</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="8">
+      <c r="A11" t="s" s="9">
         <v>27</v>
       </c>
       <c r="B11" t="s">
         <v>28</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D11" s="4">
-        <v>0.5</v>
+        <v>0.08</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>0.5</v>
+        <v>0.08</v>
       </c>
       <c r="F11" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="G11" s="9">
+        <v>3</v>
+      </c>
+      <c r="G11" s="8">
         <f>E11*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="8">
+      <c r="A12" t="s" s="9">
+        <v>29</v>
+      </c>
+      <c r="B12" t="s">
         <v>30</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="D12" s="4">
         <v>0.08</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>0.08</v>
       </c>
       <c r="F12" t="s">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="G12" s="9">
+        <v>23</v>
+      </c>
+      <c r="G12" s="8">
         <f>E12*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="4">
         <v>2.8</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
         <v>2.8</v>
       </c>
       <c r="F13" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="G13" s="9">
+        <v>23</v>
+      </c>
+      <c r="G13" s="8">
         <f>E13*7.95</f>
         <v>22.26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14" t="s" s="10">
         <v>35</v>
       </c>
       <c r="G14" s="11">
         <f>SUM(G7:G13)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
         <v>36</v>
       </c>
       <c r="B1" t="s" s="7">
         <v>37</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>38</v>
@@ -827,50 +833,53 @@
         <v>42</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>52</v>
       </c>
       <c r="D6" t="inlineStr" s="12">
         <is>
           <t>Confectionner le jus de rôti - 10 min Sortir les poulets du four et s'assurer de leur cuisson (le jus qui s'écoule de l'intérieur doit être limpide et ne doit pas présenter de traces sanguinolentes). Réserver les poulets au chaud sur une plaque à débarrasser. Mettre la garniture aromatique dans la plaque de cuisson et faire pincer les sucs si nécessaire. Dégraisser et déglacer avec de l'eau (ou éventuellement du fond brun de volaille non lié). Ajouter éventuellement un fragment de feuille de laurier et une brindille de thym.</t>
         </is>
       </c>
       <c r="E6" t="s" s="12"/>
       <c r="F6" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
         <v>54</v>
       </c>
       <c r="B1" t="s" s="7">
         <v>55</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>56</v>
       </c>
@@ -892,168 +901,171 @@
         <v>58</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>59</v>
       </c>
       <c r="C3" t="s">
         <v>60</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*2.8</f>
         <v>2.8</v>
       </c>
       <c r="E3" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>61</v>
       </c>
       <c r="C4" t="s">
         <v>60</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*0.04</f>
         <v>0.04</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>62</v>
       </c>
       <c r="C5" t="s">
         <v>60</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*0.04</f>
         <v>0.04</v>
       </c>
       <c r="E5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>63</v>
       </c>
       <c r="C6" t="s">
         <v>60</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.08</f>
         <v>0.08</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>64</v>
       </c>
       <c r="C7" t="s">
         <v>60</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*0.08</f>
         <v>0.08</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>65</v>
       </c>
       <c r="C8" t="s">
         <v>60</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>66</v>
       </c>
       <c r="C9" t="s">
         <v>60</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D18"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>67</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
         <f>"VO_POUL_SAUT_MOR · CUI.PLATS_VOLAILLES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>VO_POUL_SAUT_MOR · CUI.PLATS_VOLAILLES · référence : 1 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
@@ -1089,186 +1101,186 @@
       <c r="B6" t="str" s="12">
         <f>"[HABILLER] "&amp;Procedure!D3</f>
         <v>[HABILLER] Habiller les poulets - 25 min Etirer, flamber et éliminer le reste des duvets. Parer, vider et brider (pattes allongées, protégées par du papier aluminium). Préparer les abattis et réserver les foies pour une autre utilisation.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B13</f>
         <v>Poulet PAC sans abat France</v>
       </c>
       <c r="C7" s="6">
         <f>Besoins!E13</f>
         <v>2.8</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B10</f>
         <v>ail haché</v>
       </c>
       <c r="C8" s="6">
-        <f>Besoins!E11</f>
+        <f>Besoins!E10</f>
         <v>0.5</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F10</f>
         <v>lt</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B8</f>
-        <v>EAU</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C9" s="6">
-        <f>Besoins!E8</f>
+        <f>Besoins!E7</f>
         <v>0.5</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="15">
         <v>71</v>
       </c>
       <c r="B10" t="str" s="12">
         <f>"[MARQUER] "&amp;Procedure!D4</f>
         <v>[MARQUER] Marquer les poulets en cuisson - 10 min Saler et poivrer intérieurement et extérieurement les poulets. Disposer les poulets sur le côté, sur une plaque à rôtir de grandeur appropriée. Placer autour les abattis concassés. Arroser les poulets de beurre fondu ou d'huile. Rôtir au four à 200 °C pendant 45 à 50 min environ pour des pou­lets de 1,400 kg* (cuire les poulets durant 15 min sur un côté puis les retourner sur l'autre côté et les cuire à nouveau 15 autres min). Placer les poulets sur le dos et terminer leur cuisson en les arrosant fréquemment.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B9</f>
         <v>BEURRE</v>
       </c>
       <c r="C11" s="6">
-        <f>Besoins!E7</f>
+        <f>Besoins!E9</f>
         <v>0.04</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B8</f>
         <v>Huile de tournesol bidon 5L</v>
       </c>
       <c r="C12" s="6">
-        <f>Besoins!E9</f>
+        <f>Besoins!E8</f>
         <v>0.04</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="15">
         <v>72</v>
       </c>
       <c r="B13" t="str" s="12">
         <f>"[ÉPLUCHER] "&amp;Procedure!D5</f>
         <v>[ÉPLUCHER] Préparer les légumes - 30 min Eplucher les carottes et les oignons de la garniture aromatique et les tailler en petits dés (fine mirepoix). Laver, trier et équeuter le cresson, le réserver au frais sur une plaque avec un peu d'eau .</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B12</f>
         <v>carottes râpées</v>
       </c>
       <c r="C14" s="6">
-        <f>Besoins!E10</f>
+        <f>Besoins!E12</f>
         <v>0.08</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B11</f>
         <v>oignons émincés</v>
       </c>
       <c r="C15" s="6">
-        <f>Besoins!E12</f>
+        <f>Besoins!E11</f>
         <v>0.08</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="15">
         <v>73</v>
       </c>
       <c r="B16" t="str" s="12">
         <f>"[CONFECTIONNER] "&amp;Procedure!D6</f>
         <v>[CONFECTIONNER] Confectionner le jus de rôti - 10 min Sortir les poulets du four et s'assurer de leur cuisson (le jus qui s'écoule de l'intérieur doit être limpide et ne doit pas présenter de traces sanguinolentes). Réserver les poulets au chaud sur une plaque à débarrasser. Mettre la garniture aromatique dans la plaque de cuisson et faire pincer les sucs si nécessaire. Dégraisser et déglacer avec de l'eau (ou éventuellement du fond brun de volaille non lié). Ajouter éventuellement un fragment de feuille de laurier et une brindille de thym.</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18" t="s" s="16">
         <v>74</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="A18:D18"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">