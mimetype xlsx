--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -906,51 +906,51 @@
         <v>19</v>
       </c>
       <c r="G17" s="9">
         <f>E17*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="8">
         <v>46</v>
       </c>
       <c r="B18" t="s">
         <v>47</v>
       </c>
       <c r="C18" t="s">
         <v>48</v>
       </c>
       <c r="D18" s="4">
         <v>0.5</v>
       </c>
       <c r="E18" s="6">
         <f>D18*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F18" t="s">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="G18" s="9">
         <f>E18*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19" t="s">
         <v>50</v>
       </c>
       <c r="C19" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="4">
         <v>0.1</v>
       </c>
       <c r="E19" s="6">
         <f>D19*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F19" t="s">
         <v>19</v>