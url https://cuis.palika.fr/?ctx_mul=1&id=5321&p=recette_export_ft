--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -1350,51 +1350,51 @@
         <v>3</v>
       </c>
       <c r="G20" s="9">
         <f>E20*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s" s="8">
         <v>51</v>
       </c>
       <c r="B21" t="s">
         <v>52</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="4">
         <v>0.05</v>
       </c>
       <c r="E21" s="6">
         <f>D21*$B$2</f>
         <v>0.05</v>
       </c>
       <c r="F21" t="s">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="G21" s="9">
         <f>E21*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>53</v>
       </c>
       <c r="B22" t="s">
         <v>54</v>
       </c>
       <c r="C22" t="s">
         <v>55</v>
       </c>
       <c r="D22" s="4">
         <v>1.540625</v>
       </c>
       <c r="E22" s="6">
         <f>D22*$B$2</f>
         <v>1.540625</v>
       </c>
       <c r="F22" t="s">
         <v>19</v>
@@ -1625,51 +1625,51 @@
         <v>19</v>
       </c>
       <c r="G31" s="9">
         <f>E31*6.5</f>
         <v>0.0975</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s" s="8">
         <v>83</v>
       </c>
       <c r="B32" t="s">
         <v>84</v>
       </c>
       <c r="C32" t="s">
         <v>82</v>
       </c>
       <c r="D32" s="4">
         <v>0.015</v>
       </c>
       <c r="E32" s="6">
         <f>D32*$B$2</f>
         <v>0.015</v>
       </c>
       <c r="F32" t="s">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="G32" s="9">
         <f>E32*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>85</v>
       </c>
       <c r="B33" t="s">
         <v>86</v>
       </c>
       <c r="C33" t="s">
         <v>82</v>
       </c>
       <c r="D33" s="4">
         <v>0.075</v>
       </c>
       <c r="E33" s="6">
         <f>D33*$B$2</f>
         <v>0.075</v>
       </c>
       <c r="F33" t="s">
         <v>87</v>