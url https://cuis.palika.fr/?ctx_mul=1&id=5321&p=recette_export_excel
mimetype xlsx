--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -82,51 +82,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 02:42</t>
+    <t>15/09/2026 15:23</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -1562,51 +1562,51 @@
         <v>25</v>
       </c>
       <c r="G20" s="4">
         <f>E20*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s" s="12">
         <v>71</v>
       </c>
       <c r="B21" t="s">
         <v>72</v>
       </c>
       <c r="C21" t="s">
         <v>64</v>
       </c>
       <c r="D21" s="9">
         <v>0.05</v>
       </c>
       <c r="E21" s="11">
         <f>D21*$B$2</f>
         <v>0.05</v>
       </c>
       <c r="F21" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="G21" s="4">
         <f>E21*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>73</v>
       </c>
       <c r="B22" t="s">
         <v>74</v>
       </c>
       <c r="C22" t="s">
         <v>75</v>
       </c>
       <c r="D22" s="9">
         <v>1.540625</v>
       </c>
       <c r="E22" s="11">
         <f>D22*$B$2</f>
         <v>1.540625</v>
       </c>
       <c r="F22" t="s">
         <v>39</v>
@@ -1837,51 +1837,51 @@
         <v>39</v>
       </c>
       <c r="G31" s="4">
         <f>E31*6.5</f>
         <v>0.0975</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s" s="12">
         <v>103</v>
       </c>
       <c r="B32" t="s">
         <v>104</v>
       </c>
       <c r="C32" t="s">
         <v>102</v>
       </c>
       <c r="D32" s="9">
         <v>0.015</v>
       </c>
       <c r="E32" s="11">
         <f>D32*$B$2</f>
         <v>0.015</v>
       </c>
       <c r="F32" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G32" s="4">
         <f>E32*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>105</v>
       </c>
       <c r="B33" t="s">
         <v>106</v>
       </c>
       <c r="C33" t="s">
         <v>102</v>
       </c>
       <c r="D33" s="9">
         <v>0.075</v>
       </c>
       <c r="E33" s="11">
         <f>D33*$B$2</f>
         <v>0.075</v>
       </c>
       <c r="F33" t="s">
         <v>107</v>