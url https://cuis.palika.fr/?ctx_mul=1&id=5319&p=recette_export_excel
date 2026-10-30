--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -67,186 +67,186 @@
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus CDR (Cuisine de Référence 1993) audité et corrigé — verrouillé Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>La Cuisine de Référence (BPI.CDR)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 14:38</t>
+    <t>30/10/2026 14:56</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>00000826</t>
   </si>
   <si>
     <t>CLOUS DE GIROFLES</t>
   </si>
   <si>
-    <t>Eléments divers</t>
+    <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>00001922</t>
+  </si>
+  <si>
+    <t>bouquet garni arôme</t>
+  </si>
+  <si>
+    <t>Fonds concentrés et extraits</t>
+  </si>
+  <si>
+    <t>RNM0370123</t>
+  </si>
+  <si>
+    <t>CÉLERI-RAVE France</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>00002049</t>
+  </si>
+  <si>
+    <t>oignons émincés</t>
+  </si>
+  <si>
+    <t>00002619</t>
+  </si>
+  <si>
+    <t>Panais</t>
+  </si>
+  <si>
+    <t>00SAU_MP010</t>
+  </si>
+  <si>
+    <t>Pomme de terre cuite en robe</t>
+  </si>
+  <si>
+    <t>00002238</t>
+  </si>
+  <si>
+    <t>carottes râpées</t>
+  </si>
+  <si>
+    <t>Légumes 4ème et 5ème gamme</t>
+  </si>
+  <si>
+    <t>00002229</t>
+  </si>
+  <si>
+    <t>navets cubes 20X20</t>
+  </si>
+  <si>
+    <t>00002251</t>
+  </si>
+  <si>
+    <t>poireau blanc 3 cm</t>
+  </si>
+  <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
-[...68 lines deleted...]
-    <t>Pomme de terre cuite en robe</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>RNM57233124</t>
   </si>
   <si>
     <t>BOEUF (queue) Toute Origine</t>
   </si>
   <si>
     <t>Abats</t>
   </si>
   <si>
     <t>00001576</t>
   </si>
   <si>
     <t>Boeuf hâché fin sans sel en pain</t>
   </si>
   <si>
     <t>Bœuf</t>
   </si>
   <si>
     <t>00002610</t>
   </si>
   <si>
     <t>Gîte-gîte (bœuf)</t>
   </si>
@@ -262,51 +262,51 @@
   <si>
     <t>Plat de côtes (bœuf)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 1 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Plats poissons</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ EAU</t>
+    <t xml:space="preserve">    ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Gîte-gîte (bœuf)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Macreuse à braiser (1315 sans jumeau nerveux)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Plat de côtes (bœuf)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BOEUF (queue) Toute Origine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Boeuf hâché fin sans sel en pain</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ carottes râpées</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ oignons émincés</t>
   </si>
@@ -584,50 +584,53 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -667,105 +670,108 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>21.134836363636</v>
+        <v>23.031356363636</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>21.134836363636</v>
+        <v>23.031356363636</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>21.134836363636</v>
+        <v>23.031356363636</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -823,470 +829,473 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
+      <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>2</v>
+        <v>0.4</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>2</v>
+        <v>0.4</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0</f>
-        <v>0</v>
+        <f>E7*0.0043</f>
+        <v>0.00172</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="12">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>7.272727</v>
+        <v>2</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>7.272727</v>
+        <v>2</v>
       </c>
       <c r="F8" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.2700000101</f>
-        <v>1.963636</v>
+        <f>E8*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
-        <v>0.4</v>
+        <v>1</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.4</v>
+        <v>1</v>
       </c>
       <c r="F9" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0.003</f>
-        <v>0.0012</v>
+        <f>E9*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="12">
+      <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" t="s">
         <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>1</v>
+        <v>0.1</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>1</v>
+        <v>0.1</v>
       </c>
       <c r="F10" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*0</f>
-        <v>0</v>
+        <f>E10*1.1</f>
+        <v>0.11</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="12">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D11" s="9">
         <v>0.2</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F11" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G11" s="4">
         <f>E11*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="12">
+        <v>48</v>
+      </c>
+      <c r="B12" t="s">
         <v>49</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D12" s="9">
-        <v>0.8</v>
+        <v>0.4</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.8</v>
+        <v>0.4</v>
       </c>
       <c r="F12" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*0</f>
-        <v>0</v>
+        <f>E12*2.5</f>
+        <v>1</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="12">
+      <c r="A13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" t="s">
         <v>51</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D13" s="9">
-        <v>0.2</v>
+        <v>1</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
+        <v>1</v>
+      </c>
+      <c r="F13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G13" s="4">
+        <f>E13*1.5</f>
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="12">
+        <v>52</v>
+      </c>
+      <c r="B14" t="s">
+        <v>53</v>
+      </c>
+      <c r="C14" t="s">
+        <v>54</v>
+      </c>
+      <c r="D14" s="9">
         <v>0.2</v>
-      </c>
-[...19 lines deleted...]
-        <v>0.1</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="F14" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*1.1</f>
-        <v>0.11</v>
+        <f>E14*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="12">
+        <v>55</v>
+      </c>
+      <c r="B15" t="s">
         <v>56</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D15" s="9">
-        <v>0.2</v>
+        <v>0.8</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.2</v>
+        <v>0.8</v>
       </c>
       <c r="F15" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*0</f>
-        <v>0</v>
+        <f>E15*1.92</f>
+        <v>1.536</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="12">
+        <v>57</v>
+      </c>
+      <c r="B16" t="s">
         <v>58</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D16" s="9">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="F16" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*2.5</f>
-        <v>1</v>
+        <f>E16*1.8</f>
+        <v>0.36</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" t="s">
+      <c r="A17" t="s" s="12">
+        <v>59</v>
+      </c>
+      <c r="B17" t="s">
         <v>60</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>61</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="9">
-        <v>1</v>
+        <v>7.272727</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
-        <v>1</v>
+        <v>7.272727</v>
       </c>
       <c r="F17" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G17" s="4">
-        <f>E17*1.5</f>
-        <v>1.5</v>
+        <f>E17*0.2700000101</f>
+        <v>1.963636</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" t="s">
         <v>64</v>
       </c>
       <c r="D18" s="9">
         <v>0.8</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
         <v>0.8</v>
       </c>
       <c r="F18" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G18" s="4">
         <f>E18*7.7</f>
         <v>6.16</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="12">
         <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" t="s">
         <v>67</v>
       </c>
       <c r="D19" s="9">
         <v>1.5</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
         <v>1.5</v>
       </c>
       <c r="F19" t="s">
         <v>25</v>
       </c>
       <c r="G19" s="4">
         <f>E19*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s" s="12">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" t="s">
         <v>67</v>
       </c>
       <c r="D20" s="9">
         <v>0.4</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
         <v>0.4</v>
       </c>
       <c r="F20" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G20" s="4">
         <f>E20*10</f>
         <v>4</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s" s="12">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" t="s">
         <v>67</v>
       </c>
       <c r="D21" s="9">
         <v>0.8</v>
       </c>
       <c r="E21" s="11">
         <f>D21*$B$2</f>
         <v>0.8</v>
       </c>
       <c r="F21" t="s">
         <v>25</v>
       </c>
       <c r="G21" s="4">
         <f>E21*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s" s="12">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" t="s">
         <v>67</v>
       </c>
       <c r="D22" s="9">
         <v>0.8</v>
       </c>
       <c r="E22" s="11">
         <f>D22*$B$2</f>
         <v>0.8</v>
       </c>
       <c r="F22" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G22" s="4">
         <f>E22*8</f>
         <v>6.4</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23" t="s" s="3">
         <v>74</v>
       </c>
       <c r="G23" s="13">
         <f>SUM(G7:G22)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>75</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>76</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>77</v>
@@ -1313,383 +1322,386 @@
       </c>
       <c r="D2" s="11">
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>81</v>
       </c>
       <c r="C3" t="s">
         <v>82</v>
       </c>
       <c r="D3" s="11">
         <v>0.4</v>
       </c>
       <c r="E3" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F3" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>83</v>
       </c>
       <c r="C4" t="s">
         <v>82</v>
       </c>
       <c r="D4" s="11">
         <v>0.4</v>
       </c>
       <c r="E4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F4" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>84</v>
       </c>
       <c r="C5" t="s">
         <v>82</v>
       </c>
       <c r="D5" s="11">
         <v>0.8</v>
       </c>
       <c r="E5" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>85</v>
       </c>
       <c r="C6" t="s">
         <v>82</v>
       </c>
       <c r="D6" s="11">
         <v>0.8</v>
       </c>
       <c r="E6" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F6" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>86</v>
       </c>
       <c r="C7" t="s">
         <v>82</v>
       </c>
       <c r="D7" s="11">
         <v>0.8</v>
       </c>
       <c r="E7" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F7" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>87</v>
       </c>
       <c r="C8" t="s">
         <v>82</v>
       </c>
       <c r="D8" s="11">
         <v>1.5</v>
       </c>
       <c r="E8" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>88</v>
       </c>
       <c r="C9" t="s">
         <v>82</v>
       </c>
       <c r="D9" s="11">
         <v>0.2</v>
       </c>
       <c r="E9" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F9" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>89</v>
       </c>
       <c r="C10" t="s">
         <v>82</v>
       </c>
       <c r="D10" s="11">
         <v>0.2</v>
       </c>
       <c r="E10" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>90</v>
       </c>
       <c r="C11" t="s">
         <v>82</v>
       </c>
       <c r="D11" s="11">
         <v>2</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>91</v>
       </c>
       <c r="C12" t="s">
         <v>82</v>
       </c>
       <c r="D12" s="11">
         <v>0.2</v>
       </c>
       <c r="E12" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F12" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
         <v>92</v>
       </c>
       <c r="C13" t="s">
         <v>82</v>
       </c>
       <c r="D13" s="11">
         <v>0.1</v>
       </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F13" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
         <v>93</v>
       </c>
       <c r="C14" t="s">
         <v>82</v>
       </c>
       <c r="D14" s="11">
         <v>1</v>
       </c>
       <c r="E14" t="s">
         <v>25</v>
       </c>
       <c r="F14" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
         <v>94</v>
       </c>
       <c r="C15" t="s">
         <v>82</v>
       </c>
       <c r="D15" s="11">
         <v>0.8</v>
       </c>
       <c r="E15" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F15" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
         <v>95</v>
       </c>
       <c r="C16" t="s">
         <v>82</v>
       </c>
       <c r="D16" s="11">
         <v>0.4</v>
       </c>
       <c r="E16" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F16" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
         <v>96</v>
       </c>
       <c r="C17" t="s">
         <v>79</v>
       </c>
       <c r="D17" s="11">
         <v>0.4</v>
       </c>
       <c r="E17" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F17" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
         <v>98</v>
       </c>
       <c r="C18" t="s">
         <v>82</v>
       </c>
       <c r="D18" s="11">
         <v>7.273</v>
       </c>
       <c r="E18" t="s">
         <v>25</v>
       </c>
       <c r="F18" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
         <v>99</v>
       </c>
       <c r="C19" t="s">
         <v>82</v>
       </c>
       <c r="D19" s="11">
         <v>1</v>
       </c>
       <c r="E19" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F19" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>100</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>101</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>102</v>
@@ -1859,50 +1871,53 @@
         <v>2</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>115</v>
       </c>
       <c r="D10" t="inlineStr" s="14">
         <is>
           <t>Préparer les légumes de la garniture d'accompagnement - 20 min Tourner, rincer et réserver les pommes de terre dans un petit bahut avec de l'eau froide. Tourner les carottes, les navets (suivant la période de l'année, il est possible de les blanchir) et les panais. Supprimer les «fils» (effilandrer) et tronçonner le céleri en branches. Eliminer le vert et tronçonner les blancs de poireaux.</t>
         </is>
       </c>
       <c r="E10" t="s" s="14"/>
       <c r="F10" t="s">
         <v>125</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D31"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>126</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"PP_TURB_RIZ_PILA · CUI.PLATS_POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>PP_TURB_RIZ_PILA · CUI.PLATS_POISSONS · référence : 1 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
@@ -1923,59 +1938,59 @@
     <row r="5">
       <c r="A5" t="s" s="17">
         <v>128</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mettre en place le poste de travail - 5 min  Denrées, matériels de préparation, de cuisson et de dressage.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
         <v>129</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>"[CONCASSER] "&amp;Procedure!D3</f>
         <v>[CONCASSER] Concasser et blanchir les os de buf - 10 min Couvrir d'eau froide, porter à ébullition. Ecumer soigneusement et rafraîchir.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B9</f>
-        <v>EAU</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E7</f>
         <v>0.4</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
         <f>Besoins!B20</f>
         <v>Gîte-gîte (bœuf)</v>
       </c>
       <c r="C8" s="11">
         <f>Besoins!E20</f>
         <v>0.4</v>
       </c>
       <c r="D8" t="str">
         <f>Besoins!F20</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
         <f>Besoins!B21</f>
         <v>Macreuse à braiser (1315 sans jumeau nerveux)</v>
       </c>
       <c r="C9" s="11">
@@ -2013,169 +2028,169 @@
         <v>0.8</v>
       </c>
       <c r="D11" t="str">
         <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
         <f>Besoins!B19</f>
         <v>Boeuf hâché fin sans sel en pain</v>
       </c>
       <c r="C12" s="11">
         <f>Besoins!E19</f>
         <v>1.5</v>
       </c>
       <c r="D12" t="str">
         <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B14</f>
+        <f>Besoins!B10</f>
         <v>CÉLERI-RAVE France</v>
       </c>
       <c r="C13" s="11">
-        <f>Besoins!E14</f>
+        <f>Besoins!E10</f>
         <v>0.1</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>130</v>
       </c>
       <c r="C14" s="11">
         <f>'Besoins'!$B$2*0.4</f>
         <v>0.4</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="17">
         <v>131</v>
       </c>
       <c r="B15" t="str" s="14">
         <f>"[ÉPLUCHER] "&amp;Procedure!D4</f>
         <v>[ÉPLUCHER] Eplucher et laver tous les légumes - 20 min</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="17">
         <v>132</v>
       </c>
       <c r="B16" t="str" s="14">
         <f>"[PRÉPARER] "&amp;Procedure!D5</f>
         <v>[PRÉPARER] Préparer les légumes de la garniture aromatique - 5 min Tronçonner les carottes si elles sont très grosses, sinon les laisser entières. Couper transversalement les oignons et les faire colorer sur la plaque du fourneau . Clouter, côté talon, un oignon avec 2 clous de girofle. Confectionner un bouquet garni avec les queues de persil, le thym, le laurier, les poireaux et le céleri en branches (utiliser la partie verte des feuilles).</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B14</f>
         <v>carottes râpées</v>
       </c>
       <c r="C17" s="11">
-        <f>Besoins!E11</f>
+        <f>Besoins!E14</f>
         <v>0.2</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B11</f>
         <v>oignons émincés</v>
       </c>
       <c r="C18" s="11">
-        <f>Besoins!E15</f>
+        <f>Besoins!E11</f>
         <v>0.2</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>CLOUS DE GIROFLES</v>
       </c>
       <c r="C19" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>2</v>
       </c>
       <c r="D19" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>pc</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B16</f>
         <v>poireau blanc 3 cm</v>
       </c>
       <c r="C20" s="11">
-        <f>Besoins!E13</f>
+        <f>Besoins!E16</f>
         <v>0.2</v>
       </c>
       <c r="D20" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B9</f>
         <v>bouquet garni arôme</v>
       </c>
       <c r="C21" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E9</f>
         <v>1</v>
       </c>
       <c r="D21" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F9</f>
         <v>pc</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s" s="17">
         <v>133</v>
       </c>
       <c r="B22" t="str" s="14">
         <f>"[RÉALISER] "&amp;Procedure!D6</f>
         <v>[RÉALISER] Réaliser un fond de cuisson (bouillon d'os) - 15 min Placer les os blanchis dans une grande marmite. Les couvrir avec 4 à 5 l d'eau froide et porter à ébullition. Ecumer, saler, poivrer et ajouter la garniture aromatique. Cuire très lentement durant 1 h environ.</v>
       </c>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
       <c r="A23" t="s" s="17">
         <v>134</v>
       </c>
       <c r="B23" t="str" s="14">
         <f>"[PARER] "&amp;Procedure!D7</f>
         <v>[PARER] Préparer les viandes du pot-au-feu - 20 min  Parer, dégraisser si nécessaire et ficeler les morceaux de viande.</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
     </row>
@@ -2193,108 +2208,108 @@
     <row r="25">
       <c r="A25" t="s" s="17">
         <v>136</v>
       </c>
       <c r="B25" t="str" s="14">
         <f>"[MARQUER] "&amp;Procedure!D9</f>
         <v>[MARQUER] Marquer le pot-au-feu en cuisson - 5 min Plonger les viandes dans le fond bouillant par ordre de durée de cuisson. Maintenir constamment la cuisson à feu très doux et régulier durant 3h à 3 h 30 min (parfois plus). Ecumer fréquemment et dégraisser si nécessaire. La marmite (bouillon de pot-au-feu) doit rester parfaitement limpide et légèrement ambrée.</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
       <c r="A26" t="s" s="17">
         <v>137</v>
       </c>
       <c r="B26" t="str" s="14">
         <f>"[PRÉPARER] "&amp;Procedure!D10</f>
         <v>[PRÉPARER] Préparer les légumes de la garniture d'accompagnement - 20 min Tourner, rincer et réserver les pommes de terre dans un petit bahut avec de l'eau froide. Tourner les carottes, les navets (suivant la période de l'année, il est possible de les blanchir) et les panais. Supprimer les «fils» (effilandrer) et tronçonner le céleri en branches. Eliminer le vert et tronçonner les blancs de poireaux.</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B15</f>
         <v>navets cubes 20X20</v>
       </c>
       <c r="C27" s="11">
-        <f>Besoins!E12</f>
+        <f>Besoins!E15</f>
         <v>0.8</v>
       </c>
       <c r="D27" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="str">
-        <f>Besoins!B16</f>
+        <f>Besoins!B12</f>
         <v>Panais</v>
       </c>
       <c r="C28" s="11">
-        <f>Besoins!E16</f>
+        <f>Besoins!E12</f>
         <v>0.4</v>
       </c>
       <c r="D28" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="str">
-        <f>Besoins!B17</f>
+        <f>Besoins!B13</f>
         <v>Pomme de terre cuite en robe</v>
       </c>
       <c r="C29" s="11">
-        <f>Besoins!E17</f>
+        <f>Besoins!E13</f>
         <v>1</v>
       </c>
       <c r="D29" t="str">
-        <f>Besoins!F17</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
     </row>
     <row r="31">
       <c r="A31" t="s" s="18">
         <v>22</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="13">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="A31:D31"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>