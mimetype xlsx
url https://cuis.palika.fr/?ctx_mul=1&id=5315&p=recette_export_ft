--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -50,72 +50,72 @@
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>00001316</t>
+  </si>
+  <si>
+    <t>fromage blanc 20% MG sucré</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
   </si>
   <si>
     <t>00000048</t>
   </si>
   <si>
     <t>BEURRE</t>
   </si>
   <si>
-    <t>Produits frais</t>
+    <t>Beurres et margarines</t>
   </si>
   <si>
     <t>kg</t>
-  </si>
-[...7 lines deleted...]
-    <t>Matières premières</t>
   </si>
   <si>
     <t>00002028</t>
   </si>
   <si>
     <t>ail haché</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>00002034</t>
   </si>
   <si>
     <t>échalote</t>
   </si>
   <si>
     <t>00002041</t>
   </si>
   <si>
     <t>persil</t>
   </si>
   <si>
     <t>RNM0730121</t>
   </si>
@@ -381,50 +381,53 @@
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -492,183 +495,183 @@
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="8">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>0.3</v>
+        <v>0.08</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>0.3</v>
+        <v>0.08</v>
       </c>
       <c r="F7" t="s">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="G7" s="9">
-        <f>E7*3.9514</f>
-        <v>1.18542</v>
+        <f>E7*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="8">
+        <v>15</v>
+      </c>
+      <c r="B8" t="s">
         <v>16</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>17</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="4">
-        <v>0.08</v>
+        <v>0.3</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.08</v>
+        <v>0.3</v>
       </c>
       <c r="F8" t="s">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="G8" s="9">
-        <f>E8*0</f>
-        <v>0</v>
+        <f>E8*3.9514</f>
+        <v>1.18542</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="8">
         <v>19</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="4">
         <v>0.02</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F9" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G9" s="9">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*9.26</f>
+        <v>0.1852</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="8">
         <v>22</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="4">
         <v>0.08</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
         <v>0.08</v>
       </c>
       <c r="F10" t="s">
         <v>3</v>
       </c>
       <c r="G10" s="9">
         <f>E10*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="8">
         <v>24</v>
       </c>
       <c r="B11" t="s">
         <v>25</v>
       </c>
       <c r="C11" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="4">
         <v>0.04</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F11" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G11" s="9">
-        <f>E11*0</f>
-        <v>0</v>
+        <f>E11*4.5</f>
+        <v>0.18</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12" t="s">
         <v>27</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12" s="4">
         <v>2.4</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
         <v>2.4</v>
       </c>
       <c r="F12" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G12" s="9">
         <f>E12*4</f>
         <v>9.6</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="8">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="4">
         <v>0.04</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F13" t="s">
         <v>3</v>
@@ -677,50 +680,53 @@
         <f>E13*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14" t="s" s="10">
         <v>32</v>
       </c>
       <c r="G14" s="11">
         <f>SUM(G7:G13)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
         <v>33</v>
       </c>
       <c r="B1" t="s" s="7">
         <v>34</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>35</v>
@@ -816,50 +822,53 @@
         <v>39</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>48</v>
       </c>
       <c r="D6" t="inlineStr" s="12">
         <is>
           <t>Confectionner le beurre d'escargot - 5 min Dans une petite calotte en acier inoxydable, réunir le beurre en pommade, les échalotes ciselées, le persil, les gousses d'ail fine­ment hachées et le tiers de la mie de pain tamisée.</t>
         </is>
       </c>
       <c r="E6" t="s" s="12"/>
       <c r="F6" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
         <v>50</v>
       </c>
       <c r="B1" t="s" s="7">
         <v>51</v>
       </c>
       <c r="C1" t="s" s="7">
         <v>52</v>
       </c>
@@ -881,168 +890,171 @@
         <v>54</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>55</v>
       </c>
       <c r="C3" t="s">
         <v>56</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*2.4</f>
         <v>2.4</v>
       </c>
       <c r="E3" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>57</v>
       </c>
       <c r="C4" t="s">
         <v>56</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*0.08</f>
         <v>0.08</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>58</v>
       </c>
       <c r="C5" t="s">
         <v>56</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*0.08</f>
         <v>0.08</v>
       </c>
       <c r="E5" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>60</v>
       </c>
       <c r="C6" t="s">
         <v>56</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*0.3</f>
         <v>0.3</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>61</v>
       </c>
       <c r="C7" t="s">
         <v>56</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*0.04</f>
         <v>0.04</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>62</v>
       </c>
       <c r="C8" t="s">
         <v>56</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.02</f>
         <v>0.02</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>63</v>
       </c>
       <c r="C9" t="s">
         <v>56</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.04</f>
         <v>0.04</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D18"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>64</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
         <f>"PP_MOUL_BONN · CUI.PLATS_POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>PP_MOUL_BONN · CUI.PLATS_POISSONS · référence : 1 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
@@ -1078,100 +1090,100 @@
       <c r="B6" t="str" s="12">
         <f>"[PRÉPARER] "&amp;Procedure!D3</f>
         <v>[PRÉPARER] Préparer les moules - 15 min Observer les mêmes précautions que pour les «Moules marinière», fiche précédente.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B12</f>
         <v>MOULE de bouchot France</v>
       </c>
       <c r="C7" s="6">
         <f>Besoins!E12</f>
         <v>2.4</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B7</f>
         <v>fromage blanc 20% MG sucré</v>
       </c>
       <c r="C8" s="6">
-        <f>Besoins!E8</f>
+        <f>Besoins!E7</f>
         <v>0.08</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="15">
         <v>68</v>
       </c>
       <c r="B9" t="str" s="12">
         <f>"[PRÉPARER] "&amp;Procedure!D4</f>
         <v>[PRÉPARER] Préparer la garniture - 15 min Eplucher, laver et ciseler finement les échalotes. En réserver 0,040 kg pour le beurre d'escargot. Laver, équeuter, concasser, hacher et essorer le persil plat. Eplucher, laver, éliminer le germe, écraser et hacher les gousses d'ail. Tamiser la mie de pain.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
         <f>Besoins!B10</f>
         <v>échalote</v>
       </c>
       <c r="C10" s="6">
         <f>Besoins!E10</f>
         <v>0.08</v>
       </c>
       <c r="D10" t="str">
         <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>BEURRE</v>
       </c>
       <c r="C11" s="6">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>0.3</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
         <f>Besoins!B11</f>
         <v>persil</v>
       </c>
       <c r="C12" s="6">
         <f>Besoins!E11</f>
         <v>0.04</v>
       </c>
       <c r="D12" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
         <f>Besoins!B13</f>
         <v>pain au lait</v>
       </c>
       <c r="C13" s="6">
@@ -1213,51 +1225,51 @@
       </c>
       <c r="C16" s="6">
         <f>Besoins!E9</f>
         <v>0.02</v>
       </c>
       <c r="D16" t="str">
         <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18" t="s" s="16">
         <v>71</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="A18:D18"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">