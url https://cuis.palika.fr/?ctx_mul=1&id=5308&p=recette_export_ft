--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -15,197 +15,206 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Besoins" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure" sheetId="2" r:id="rId2"/>
     <sheet name="Arborescence FT" sheetId="3" r:id="rId3"/>
     <sheet name="Carte imprimable" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="131">
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>00000274</t>
+  </si>
+  <si>
+    <t>GELATINE EN FEUILLES</t>
+  </si>
+  <si>
+    <t>Gélatines et texturants</t>
+  </si>
+  <si>
+    <t>kg</t>
   </si>
   <si>
     <t>00000022</t>
   </si>
   <si>
     <t>BROYAGE D'AMANDES 50/50</t>
   </si>
   <si>
-    <t>Eléments divers</t>
-[...2 lines deleted...]
-    <t>kg</t>
+    <t>Praliné, pâte d'amande, massepain</t>
   </si>
   <si>
     <t>00000002</t>
   </si>
   <si>
     <t>FARINE (FLEUR DE FROMENT)</t>
   </si>
   <si>
-    <t>00000274</t>
-[...2 lines deleted...]
-    <t>GELATINE EN FEUILLES</t>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>00000224</t>
+  </si>
+  <si>
+    <t>CITRON</t>
+  </si>
+  <si>
+    <t>Agrumes</t>
+  </si>
+  <si>
+    <t>00000060</t>
+  </si>
+  <si>
+    <t>ORANGE</t>
+  </si>
+  <si>
+    <t>HUI-OLIVE-VE</t>
+  </si>
+  <si>
+    <t>Huile d'olive vierge extra</t>
+  </si>
+  <si>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>00000048</t>
   </si>
   <si>
     <t>BEURRE</t>
   </si>
   <si>
-    <t>Produits frais</t>
+    <t>Beurres et margarines</t>
   </si>
   <si>
     <t>00000049</t>
   </si>
   <si>
     <t>CREME FRAOECHE</t>
   </si>
   <si>
-    <t>lt</t>
-[...14 lines deleted...]
-    <t>FRUIT FRAIS</t>
+    <t>Crèmes fraîches et laitières</t>
+  </si>
+  <si>
+    <t>00002041</t>
+  </si>
+  <si>
+    <t>persil</t>
+  </si>
+  <si>
+    <t>Légumes</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
-[...26 lines deleted...]
-    <t>Légumes</t>
+    <t>Oeufs entiers</t>
+  </si>
+  <si>
+    <t>00000003</t>
+  </si>
+  <si>
+    <t>SUCRE (S2)</t>
+  </si>
+  <si>
+    <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>00000092</t>
   </si>
   <si>
     <t>papier silicone</t>
   </si>
   <si>
-    <t>Petit matériel hôtellier</t>
-[...8 lines deleted...]
-    <t>Sucres Mat. prem.</t>
+    <t>Consommables (films, papiers)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Matelote à la meunière</t>
   </si>
@@ -308,72 +317,72 @@
   <si>
     <t xml:space="preserve">                ↳ BROYAGE D'AMANDES 50/50</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ papier silicone</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ MOUSSE à L'ORANGE</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ CREME FRAOECHE</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ PULPE D'ORANGE (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ GELATINE EN FEUILLES (P) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ MERINGUE CUITE</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ BLANC D'OEUF (P) (conv.)</t>
   </si>
   <si>
-    <t xml:space="preserve">                ↳ EAU</t>
+    <t xml:space="preserve">                ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ ORANGE EN TRANCHE</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ ORANGE (P)</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ ORANGE</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ GELÉE D'ORANGE</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ SUCRE (S2)</t>
   </si>
   <si>
-    <t xml:space="preserve">            ↳ EAU</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    ↳ huile olive vierge</t>
+    <t xml:space="preserve">            ↳ Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Huile d'olive vierge extra</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CITRON (P) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BEURRE</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CITRON</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ persil</t>
   </si>
   <si>
     <t>Fiche technique — Matelote à la meunière</t>
   </si>
   <si>
     <t>Matelote à la meunière  PP_MATE_MEUN</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
@@ -520,88 +529,91 @@
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="203" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -659,1646 +671,1655 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="7">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="7">
         <v>6</v>
       </c>
       <c r="C6" t="s" s="7">
         <v>7</v>
       </c>
       <c r="D6" t="s" s="7">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="7">
         <v>9</v>
       </c>
       <c r="F6" t="s" s="7">
         <v>10</v>
       </c>
       <c r="G6" t="s" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="8">
+      <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>0.24</v>
+        <v>1.08</v>
       </c>
       <c r="E7" s="6">
         <f>D7*$B$2</f>
-        <v>0.24</v>
+        <v>1.08</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
-      <c r="G7" s="9">
-[...1 lines deleted...]
-        <v>0.803176</v>
+      <c r="G7" s="8">
+        <f>E7*0.0043</f>
+        <v>0.004644</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="8">
+      <c r="A8" t="s" s="9">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D8" s="4">
-        <v>0.6</v>
+        <v>0.1</v>
       </c>
       <c r="E8" s="6">
         <f>D8*$B$2</f>
-        <v>0.6</v>
+        <v>0.1</v>
       </c>
       <c r="F8" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>0.013238</v>
+        <v>19</v>
+      </c>
+      <c r="G8" s="8">
+        <f>E8*16.0945</f>
+        <v>1.60945</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="8">
-        <v>18</v>
+      <c r="A9" t="s" s="9">
+        <v>20</v>
       </c>
       <c r="B9" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C9" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="D9" s="4">
-        <v>50</v>
+        <v>0.24</v>
       </c>
       <c r="E9" s="6">
         <f>D9*$B$2</f>
-        <v>50</v>
+        <v>0.24</v>
       </c>
       <c r="F9" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>804.725</v>
+        <v>19</v>
+      </c>
+      <c r="G9" s="8">
+        <f>E9*3.3465666667</f>
+        <v>0.803176</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="8">
-        <v>20</v>
+      <c r="A10" t="s" s="9">
+        <v>23</v>
       </c>
       <c r="B10" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D10" s="4">
-        <v>0.16</v>
+        <v>0.6</v>
       </c>
       <c r="E10" s="6">
         <f>D10*$B$2</f>
-        <v>0.16</v>
+        <v>0.6</v>
       </c>
       <c r="F10" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>0.632224</v>
+        <v>19</v>
+      </c>
+      <c r="G10" s="8">
+        <f>E10*0.022064</f>
+        <v>0.013238</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="8">
-        <v>23</v>
+      <c r="A11" t="s" s="9">
+        <v>26</v>
       </c>
       <c r="B11" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="D11" s="4">
-        <v>1.8</v>
+        <v>0.612</v>
       </c>
       <c r="E11" s="6">
         <f>D11*$B$2</f>
-        <v>1.8</v>
+        <v>0.612</v>
       </c>
       <c r="F11" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-        <v>4.5603</v>
+        <v>19</v>
+      </c>
+      <c r="G11" s="8">
+        <f>E11*1.09074</f>
+        <v>0.667533</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="8">
-        <v>26</v>
+      <c r="A12" t="s" s="9">
+        <v>29</v>
       </c>
       <c r="B12" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C12" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="D12" s="4">
-        <v>40.166667</v>
+        <v>8.033333</v>
       </c>
       <c r="E12" s="6">
         <f>D12*$B$2</f>
-        <v>40.166667</v>
+        <v>8.033333</v>
       </c>
       <c r="F12" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>26.287645</v>
+        <v>19</v>
+      </c>
+      <c r="G12" s="8">
+        <f>E12*0.6544642057</f>
+        <v>5.257529</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="8">
-        <v>28</v>
+      <c r="A13" t="s">
+        <v>31</v>
       </c>
       <c r="B13" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D13" s="4">
-        <v>0.7</v>
+        <v>0.04</v>
       </c>
       <c r="E13" s="6">
         <f>D13*$B$2</f>
-        <v>0.7</v>
+        <v>0.04</v>
       </c>
       <c r="F13" t="s">
         <v>15</v>
       </c>
-      <c r="G13" s="9">
-[...1 lines deleted...]
-        <v>0.763518</v>
+      <c r="G13" s="8">
+        <f>E13*7.5</f>
+        <v>0.3</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" t="s" s="8">
-        <v>31</v>
+      <c r="A14" t="s" s="9">
+        <v>34</v>
       </c>
       <c r="B14" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D14" s="4">
-        <v>34</v>
+        <v>0.16</v>
       </c>
       <c r="E14" s="6">
         <f>D14*$B$2</f>
-        <v>34</v>
+        <v>0.16</v>
       </c>
       <c r="F14" t="s">
-        <v>3</v>
-[...3 lines deleted...]
-        <v>9.18</v>
+        <v>19</v>
+      </c>
+      <c r="G14" s="8">
+        <f>E14*3.9514</f>
+        <v>0.632224</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="8">
-        <v>34</v>
+      <c r="A15" t="s" s="9">
+        <v>37</v>
       </c>
       <c r="B15" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D15" s="4">
-        <v>1.08</v>
+        <v>1.8</v>
       </c>
       <c r="E15" s="6">
         <f>D15*$B$2</f>
-        <v>1.08</v>
+        <v>1.8</v>
       </c>
       <c r="F15" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-        <v>0.00324</v>
+        <v>15</v>
+      </c>
+      <c r="G15" s="8">
+        <f>E15*2.5335</f>
+        <v>4.5603</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" t="s" s="8">
-        <v>37</v>
+      <c r="A16" t="s" s="9">
+        <v>40</v>
       </c>
       <c r="B16" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D16" s="4">
         <v>0.04</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$2</f>
         <v>0.04</v>
       </c>
       <c r="F16" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-        <v>0</v>
+        <v>19</v>
+      </c>
+      <c r="G16" s="8">
+        <f>E16*4.5</f>
+        <v>0.18</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" t="s" s="8">
-        <v>40</v>
+      <c r="A17" t="s" s="9">
+        <v>43</v>
       </c>
       <c r="B17" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D17" s="4">
-        <v>0.04</v>
+        <v>34</v>
       </c>
       <c r="E17" s="6">
         <f>D17*$B$2</f>
-        <v>0.04</v>
+        <v>34</v>
       </c>
       <c r="F17" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="G17" s="8">
+        <f>E17*0.27</f>
+        <v>9.18</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" t="s" s="8">
-        <v>43</v>
+      <c r="A18" t="s" s="9">
+        <v>46</v>
       </c>
       <c r="B18" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D18" s="4">
-        <v>4</v>
+        <v>1.92</v>
       </c>
       <c r="E18" s="6">
         <f>D18*$B$2</f>
+        <v>1.92</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" s="8">
+        <f>E18*0.95</f>
+        <v>1.824</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="9">
+        <v>49</v>
+      </c>
+      <c r="B19" t="s">
+        <v>50</v>
+      </c>
+      <c r="C19" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" s="4">
         <v>4</v>
-      </c>
-[...19 lines deleted...]
-        <v>1.92</v>
       </c>
       <c r="E19" s="6">
         <f>D19*$B$2</f>
-        <v>1.92</v>
+        <v>4</v>
       </c>
       <c r="F19" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-        <v>1.824</v>
+        <v>3</v>
+      </c>
+      <c r="G19" s="8">
+        <f>E19*0.0632128</f>
+        <v>0.252851</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20" t="s" s="10">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G20" s="11">
         <f>SUM(G7:G19)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E1" t="s" s="7">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="F1" t="s" s="7">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D2" t="s" s="12">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E2" t="s" s="12"/>
       <c r="F2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D3" t="inlineStr" s="12">
         <is>
           <t>Habiller les soles - 30 min Arracher la peau grise et écailler la peau blanche. Les dégorger, les égoutter et les éponger, puis les réserver en enceinte réfrigérée.</t>
         </is>
       </c>
       <c r="E3" t="s" s="12"/>
       <c r="F3" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D4" t="inlineStr" s="12">
         <is>
           <t>Préparer la marinade instantanée - 7 min  Réunir dans une plaque à débarrasser l'huile, le citron pelé à vif et découpé en tranches, le thym et le laurier broyé finement.</t>
         </is>
       </c>
       <c r="E4" t="s" s="12"/>
       <c r="F4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D5" t="inlineStr" s="12">
         <is>
           <t>Préparer les éléments de décor - 10 min Laver, équeuter et réserver le persil en branches. Laver et historier 4 citrons. Laver, canneler, partager en deux et émincer les deux autres citrons pour festonner le plat de service.</t>
         </is>
       </c>
       <c r="E5" t="s" s="12"/>
       <c r="F5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D6" t="inlineStr" s="12">
         <is>
           <t>Confectionner le beurre d'anchois - 10 min Passer les filets d'anchois et le beurre au tamis ou au mixeur. Mélanger intimement le beurre à la spatule. Réserver le beurre en pommade à la température ambiante.</t>
         </is>
       </c>
       <c r="E6" t="s" s="12"/>
       <c r="F6" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D7" t="inlineStr" s="12">
         <is>
           <t>Marquer les soles en cuisson - 20 min Brosser, nettoyer soigneusement et huiler les barreaux du gril. Sécher soigneusement les soles avec du papier absorbant. Assaisonner avec le sel fin et le poivre du moulin. 1ère méthode Passer les soles dans la marinade et les poser sur le gril en diago­nale, côté peau blanche en contact avec le gril en premier. Faire pivoter les soles d'un quart de tour pour les quadriller. Les retourner et quadriller l'autre face. Disposer les soles sur une plaque huilée et les badigeonner avec le reste de la marinade. Terminer la cuisson au four pendant quelques minutes. 2ème méthode Fariner les soles et les secouer pour éliminer l'excédent de farine.</t>
         </is>
       </c>
       <c r="E7" t="s" s="12"/>
       <c r="F7" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8" t="inlineStr" s="12">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9" t="inlineStr" s="12">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E9"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10" t="inlineStr" s="12">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E10"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11" t="inlineStr" s="12">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E11"/>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12" t="inlineStr" s="12">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E12"/>
       <c r="F12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13" t="inlineStr" s="12">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14" t="inlineStr" s="12">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E14"/>
       <c r="F14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15" t="inlineStr" s="12">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="E15"/>
       <c r="F15"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="48" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="7">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B1" t="s" s="7">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s" s="7">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D1" t="s" s="7">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E1" t="s" s="7">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D2" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C3" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D3" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E3" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D4" s="6">
         <f>'Besoins'!$B$2*4</f>
         <v>4</v>
       </c>
       <c r="E4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5" t="s">
+        <v>86</v>
+      </c>
+      <c r="C5" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D5" s="6">
         <f>'Besoins'!$B$2*2.76</f>
         <v>2.76</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C6" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D6" s="6">
         <f>'Besoins'!$B$2*24</f>
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C7" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D7" s="6">
         <f>'Besoins'!$B$2*0.6</f>
         <v>0.6</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>4</v>
       </c>
       <c r="B8" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C8" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D8" s="6">
         <f>'Besoins'!$B$2*0.6</f>
         <v>0.6</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>4</v>
       </c>
       <c r="B9" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C9" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D9" s="6">
         <f>'Besoins'!$B$2*0.24</f>
         <v>0.24</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
+        <v>93</v>
+      </c>
+      <c r="C10" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D10" s="6">
         <f>'Besoins'!$B$2*4</f>
         <v>4</v>
       </c>
       <c r="E10" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C11" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D11" s="6">
         <f>'Besoins'!$B$2*4.8</f>
         <v>4.8</v>
       </c>
       <c r="E11" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>3</v>
       </c>
       <c r="B12" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C12" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D12" s="6">
         <f>'Besoins'!$B$2*1.8</f>
         <v>1.8</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>3</v>
       </c>
       <c r="B13" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C13" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D13" s="6">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>3</v>
       </c>
       <c r="B14" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C14" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D14" s="6">
         <f>'Besoins'!$B$2*30</f>
         <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C15" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D15" s="6">
         <f>'Besoins'!$B$2*1.8</f>
         <v>1.8</v>
       </c>
       <c r="E15" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C16" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D16" s="6">
         <f>'Besoins'!$B$2*20</f>
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C17" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D17" s="6">
         <f>'Besoins'!$B$2*1.08</f>
         <v>1.08</v>
       </c>
       <c r="E17" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C18" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D18" s="6">
         <f>'Besoins'!$B$2*0.28</f>
         <v>0.28</v>
       </c>
       <c r="E18" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C19" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D19" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="E19" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C20" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D20" s="6">
         <f>'Besoins'!$B$2*20</f>
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C21" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D21" s="6">
-        <f>'Besoins'!$B$2*20</f>
-        <v>20</v>
+        <f>'Besoins'!$B$2*4</f>
+        <v>4</v>
       </c>
       <c r="E21" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2</v>
       </c>
       <c r="B22" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C22" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D22" s="6">
         <f>'Besoins'!$B$2*1.84</f>
         <v>1.84</v>
       </c>
       <c r="E22" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>3</v>
       </c>
       <c r="B23" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C23" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D23" s="6">
         <f>'Besoins'!$B$2*1.2</f>
         <v>1.2</v>
       </c>
       <c r="E23" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C24" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D24" s="6">
         <f>'Besoins'!$B$2*0.24</f>
         <v>0.24</v>
       </c>
       <c r="E24" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>3</v>
       </c>
       <c r="B25" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C25" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D25" s="6">
         <f>'Besoins'!$B$2*0.8</f>
         <v>0.8</v>
       </c>
       <c r="E25" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C26" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D26" s="6">
         <f>'Besoins'!$B$2*20</f>
         <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1</v>
       </c>
       <c r="B27" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C27" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D27" s="6">
         <f>'Besoins'!$B$2*0.04</f>
         <v>0.04</v>
       </c>
       <c r="E27" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C28" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D28" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="E28" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1</v>
       </c>
       <c r="B29" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C29" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D29" s="6">
         <f>'Besoins'!$B$2*0.16</f>
         <v>0.16</v>
       </c>
       <c r="E29" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1</v>
       </c>
       <c r="B30" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C30" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D30" s="6">
         <f>'Besoins'!$B$2*0.6</f>
         <v>0.6</v>
       </c>
       <c r="E30" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C31" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D31" s="6">
         <f>'Besoins'!$B$2*0.04</f>
         <v>0.04</v>
       </c>
       <c r="E31" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D42"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="13">
         <f>"PP_MATE_MEUN · CUI.PLATS_POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>PP_MATE_MEUN · CUI.PLATS_POISSONS · référence : 1 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="14">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="15">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B5" t="str" s="12">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mettre en place le poste de travail - 5 min  Denrées, matériels de préparation, de cuisson et de dressage.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="15">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B6" t="str" s="12">
         <f>"[HABILLER] "&amp;Procedure!D3</f>
         <v>[HABILLER] Habiller les soles - 30 min Arracher la peau grise et écailler la peau blanche. Les dégorger, les égoutter et les éponger, puis les réserver en enceinte réfrigérée.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C7" s="6">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="D7" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="15">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B8" t="str" s="12">
         <f>"[PRÉPARER] "&amp;Procedure!D4</f>
         <v>[PRÉPARER] Préparer la marinade instantanée - 7 min  Réunir dans une plaque à débarrasser l'huile, le citron pelé à vif et découpé en tranches, le thym et le laurier broyé finement.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B16</f>
-        <v>huile olive vierge</v>
+        <f>Besoins!B13</f>
+        <v>Huile d'olive vierge extra</v>
       </c>
       <c r="C9" s="6">
-        <f>Besoins!E16</f>
+        <f>Besoins!E13</f>
         <v>0.04</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F13</f>
         <v>lt</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C10" s="6">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="D10" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B11</f>
         <v>CITRON</v>
       </c>
       <c r="C11" s="6">
-        <f>Besoins!E13</f>
+        <f>Besoins!E11</f>
         <v>0.6</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="15">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B12" t="str" s="12">
         <f>"[PRÉPARER] "&amp;Procedure!D5</f>
         <v>[PRÉPARER] Préparer les éléments de décor - 10 min Laver, équeuter et réserver le persil en branches. Laver et historier 4 citrons. Laver, canneler, partager en deux et émincer les deux autres citrons pour festonner le plat de service.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B17</f>
+        <f>Besoins!B16</f>
         <v>persil</v>
       </c>
       <c r="C13" s="6">
-        <f>Besoins!E17</f>
+        <f>Besoins!E16</f>
         <v>0.04</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F17</f>
+        <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="15">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B14" t="str" s="12">
         <f>"[CONFECTIONNER] "&amp;Procedure!D6</f>
         <v>[CONFECTIONNER] Confectionner le beurre d'anchois - 10 min Passer les filets d'anchois et le beurre au tamis ou au mixeur. Mélanger intimement le beurre à la spatule. Réserver le beurre en pommade à la température ambiante.</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B14</f>
         <v>BEURRE</v>
       </c>
       <c r="C15" s="6">
-        <f>Besoins!E10</f>
+        <f>Besoins!E14</f>
         <v>0.16</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="15">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B16" t="str" s="12">
         <f>"[MARQUER] "&amp;Procedure!D7</f>
         <v>[MARQUER] Marquer les soles en cuisson - 20 min Brosser, nettoyer soigneusement et huiler les barreaux du gril. Sécher soigneusement les soles avec du papier absorbant. Assaisonner avec le sel fin et le poivre du moulin. 1ère méthode Passer les soles dans la marinade et les poser sur le gril en diago­nale, côté peau blanche en contact avec le gril en premier. Faire pivoter les soles d'un quart de tour pour les quadriller. Les retourner et quadriller l'autre face. Disposer les soles sur une plaque huilée et les badigeonner avec le reste de la marinade. Terminer la cuisson au four pendant quelques minutes. 2ème méthode Fariner les soles et les secouer pour éliminer l'excédent de farine.</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18" t="s" s="14">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="inlineStr" s="16">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21">
       <c r="A21" t="s" s="14">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="inlineStr" s="16">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24" t="s" s="14">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="inlineStr" s="16">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
       <c r="A27" t="s" s="14">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="inlineStr" s="16">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
     </row>
     <row r="30">
       <c r="A30" t="s" s="14">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31" t="inlineStr" s="16">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C31"/>
       <c r="D31"/>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
     </row>
     <row r="33">
       <c r="A33" t="s" s="14">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
     </row>
     <row r="34">
       <c r="A34"/>
       <c r="B34" t="inlineStr" s="16">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C34"/>
       <c r="D34"/>
     </row>
     <row r="35">
       <c r="A35"/>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
     </row>
     <row r="36">
       <c r="A36" t="s" s="14">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
     </row>
     <row r="37">
       <c r="A37"/>
       <c r="B37" t="inlineStr" s="16">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C37"/>
       <c r="D37"/>
     </row>
     <row r="38">
       <c r="A38"/>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
     </row>
     <row r="39">
       <c r="A39" t="s" s="14">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
     </row>
     <row r="40">
       <c r="A40"/>
       <c r="B40" t="inlineStr" s="16">
         <is>
           <t>📜 Recette historique (Base Clipper DOS, 1992) — premiers pas de Palika en gestion informatique des recettes, largement inspirés de son cahier manuscrit personnel de 1985. À cette époque, la procédure n'était pas rédigée séparément : l'ORDRE des ingrédients dans la composition ci-dessous faisait office de déroulé de fabrication. Le cahier de 1985 original (en cours de numérisation) contient les procédures complètes, rédigées dans le style des fiches techniques actuelles.</t>
         </is>
       </c>
       <c r="C40"/>
       <c r="D40"/>
     </row>
     <row r="41">
       <c r="A41"/>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
     </row>
     <row r="42">
       <c r="A42" t="s" s="17">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="26">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="A18:D18"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="A21:D21"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="A24:D24"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="A27:D27"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="A30:D30"/>
     <mergeCell ref="B31:D31"/>
     <mergeCell ref="A33:D33"/>
     <mergeCell ref="B34:D34"/>
     <mergeCell ref="A36:D36"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="A39:D39"/>