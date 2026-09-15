--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -1289,51 +1289,51 @@
         <v>19</v>
       </c>
       <c r="G25" s="9">
         <f>E25*6.5</f>
         <v>0.026</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s" s="8">
         <v>67</v>
       </c>
       <c r="B26" t="s">
         <v>68</v>
       </c>
       <c r="C26" t="s">
         <v>66</v>
       </c>
       <c r="D26" s="4">
         <v>0.02</v>
       </c>
       <c r="E26" s="6">
         <f>D26*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F26" t="s">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="G26" s="9">
         <f>E26*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>69</v>
       </c>
       <c r="B27" t="s">
         <v>70</v>
       </c>
       <c r="C27" t="s">
         <v>66</v>
       </c>
       <c r="D27" s="4">
         <v>0.02</v>
       </c>
       <c r="E27" s="6">
         <f>D27*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F27" t="s">
         <v>71</v>
@@ -1414,51 +1414,51 @@
         <v>3</v>
       </c>
       <c r="G30" s="9">
         <f>E30*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s" s="8">
         <v>78</v>
       </c>
       <c r="B31" t="s">
         <v>79</v>
       </c>
       <c r="C31" t="s">
         <v>66</v>
       </c>
       <c r="D31" s="4">
         <v>0.02</v>
       </c>
       <c r="E31" s="6">
         <f>D31*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F31" t="s">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="G31" s="9">
         <f>E31*0</f>
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>80</v>
       </c>
       <c r="B32" t="s">
         <v>81</v>
       </c>
       <c r="C32" t="s">
         <v>66</v>
       </c>
       <c r="D32" s="4">
         <v>0.016</v>
       </c>
       <c r="E32" s="6">
         <f>D32*$B$2</f>
         <v>0.016</v>
       </c>
       <c r="F32" t="s">
         <v>19</v>